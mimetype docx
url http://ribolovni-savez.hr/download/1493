--- v0 (2025-10-03)
+++ v1 (2026-04-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C812A9E" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00393E43" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624CCD0F" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00393E43" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3763943D" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00393E43" w:rsidRDefault="009A2206">
       <w:pPr>
@@ -591,146 +591,130 @@
     </w:p>
     <w:p w14:paraId="42915E7C" w14:textId="77777777" w:rsidR="000A00A7" w:rsidRPr="00AD0324" w:rsidRDefault="000A00A7">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="126"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5703CAD2" w14:textId="77777777" w:rsidR="000A00A7" w:rsidRPr="00AD0324" w:rsidRDefault="000A00A7">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="126"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A4CB07F" w14:textId="79DE156B" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
+    <w:p w14:paraId="0A4CB07F" w14:textId="4BA6B0E1" w:rsidR="009A2206" w:rsidRPr="00341C77" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="126"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD0324">
+      <w:r w:rsidRPr="00341C77">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na osnovu Pravilnika o međunarodnim natjecanjima </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD0324">
+      <w:r w:rsidRPr="00341C77">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F.I.P.S.e.d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD0324">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00AD0324">
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. i na osnovu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">članka 33. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statuta Hrvatskog športsko ribolovnog saveza, Skupština saveza na sjednici od </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05.04.2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>godine usvojila</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD0324">
+      <w:r w:rsidRPr="00341C77">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1BA0AC" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEFCA97" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
@@ -1045,78 +1029,96 @@
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AF8522F" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:spacing w:before="90"/>
         <w:ind w:left="2711" w:right="2712"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
         </w:rPr>
         <w:t>Članak 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437587CD" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
+    <w:p w14:paraId="437587CD" w14:textId="54DC7849" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="226"/>
         <w:ind w:right="390" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vijeće ligaša - </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
-        <w:t>Vijeće čine svi članovi Discipline. Vijeće putem Povjerenstva daje prijedloge Upravnom odboru Saveza o svim važnijim odredbama iz područja interesa za Disciplinu: predlaže izmjenu ovoga Pravilnika i drugih važnijih odluka nužnih za organiziranje Discipline, predlaže Povjerenika Discipline, može predložiti predstavnika HŠRS u Povjerenstvu, predlaže kapetana odnosno trenera reprezentacije, predlaže program rada s kalendarom natjecanja i financijski proračun, predlaže visinu registracija i kotizacije za slijedeću kalendarsku godinu. Usvaja izvješća o radu Povjerenstva, te raspravlja i o drugim pitanjima od važnosti za Disciplinu. Donosi odluke većinom glasova nazočnih. Svoje ovlasti može prenijeti na Povjerenstvo</w:t>
+        <w:t xml:space="preserve">Vijeće čine svi članovi Discipline. Vijeće putem Povjerenstva daje prijedloge Upravnom odboru Saveza o svim važnijim odredbama iz područja interesa za Disciplinu: predlaže izmjenu ovoga Pravilnika i drugih važnijih odluka nužnih za organiziranje Discipline, predlaže Povjerenika Discipline, može predložiti predstavnika HŠRS u Povjerenstvu, predlaže </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izbornika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odnosno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0324">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>trenera reprezentacije, predlaže program rada s kalendarom natjecanja i financijski proračun, predlaže visinu registracija i kotizacije za slijedeću kalendarsku godinu. Usvaja izvješća o radu Povjerenstva, te raspravlja i o drugim pitanjima od važnosti za Disciplinu. Donosi odluke većinom glasova nazočnih. Svoje ovlasti može prenijeti na Povjerenstvo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t>discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE79C31" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="374"/>
         </w:tabs>
@@ -1293,69 +1295,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Imenuje ga Upravni odbor HŠRS. Prijedlog može dati i Povjerenstvo discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266AABCB" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654D6110" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
+    <w:p w14:paraId="654D6110" w14:textId="28FF7ADD" w:rsidR="009A2206" w:rsidRPr="000B74AE" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="100" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD0324">
-[...5 lines deleted...]
-        <w:t>*Kapetan i trener reprezentacije discipline</w:t>
+      <w:r w:rsidRPr="000B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="000B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izbornik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i trener reprezentacije discipline</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6491863E" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Imenuje ih Upravni odbor HŠRS na prijedlog Povjerenstva discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD7D3C9" w14:textId="77777777" w:rsidR="00DC07BC" w:rsidRPr="00AD0324" w:rsidRDefault="00DC07BC">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
@@ -1767,51 +1785,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ukoliko natjecatelji imaju isti broj bodova plasmana, slijedeći kriterij je veći broj boljih plasmana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233A73A3" w14:textId="47C52547" w:rsidR="000C6CB1" w:rsidRPr="00D86678" w:rsidRDefault="00D25D8B" w:rsidP="00D86678">
       <w:pPr>
         <w:pStyle w:val="Obinitekst"/>
         <w:ind w:right="-186"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="MS Mincho" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U slučaju da je i taj kriterij jednak, slijedeći kriterij je veća ukupna ulovljena kilaža.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1472F854" w14:textId="77777777" w:rsidR="000C6CB1" w:rsidRPr="00AD0324" w:rsidRDefault="000C6CB1" w:rsidP="00054574">
+    <w:p w14:paraId="1472F854" w14:textId="77777777" w:rsidR="000C6CB1" w:rsidRDefault="000C6CB1" w:rsidP="00054574">
+      <w:pPr>
+        <w:pStyle w:val="Tijeloteksta"/>
+        <w:spacing w:line="274" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5C1033" w14:textId="77777777" w:rsidR="00CE02B3" w:rsidRPr="005F7139" w:rsidRDefault="00CE02B3" w:rsidP="00CE02B3">
+      <w:pPr>
+        <w:pStyle w:val="Obinitekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:color w:val="227ACB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:color w:val="227ACB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Od 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:color w:val="227ACB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:color w:val="227ACB"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005F7139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
+          <w:color w:val="227ACB"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Reprezentaciju HŠRS na SP-u čini: prvoplasiranih 6 iz pojedinačnog plasmana lige u posljednjem natjecateljskom ciklusu, te izbornik i trener reprezentacije HŠRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0802B5" w14:textId="77777777" w:rsidR="00CE02B3" w:rsidRPr="00AD0324" w:rsidRDefault="00CE02B3" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19AD6644" w14:textId="77777777" w:rsidR="00D75FA9" w:rsidRPr="009D51DF" w:rsidRDefault="00D75FA9" w:rsidP="00D75FA9">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D51DF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
@@ -2139,98 +2214,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D93CEA" w14:textId="3A983DC4" w:rsidR="00E81671" w:rsidRPr="009D51DF" w:rsidRDefault="009D7F1B" w:rsidP="009D7F1B">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D51DF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Odabir reprezentacije, organizacija lige identična je kategoriji seniora za ovu disciplinu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D866CC1" w14:textId="29071F2D" w:rsidR="009D7F1B" w:rsidRPr="00AD0324" w:rsidRDefault="009D7F1B" w:rsidP="009D7F1B">
-[...16 lines deleted...]
-        <w:pStyle w:val="Tijeloteksta"/>
+    <w:p w14:paraId="1D7B7E56" w14:textId="77777777" w:rsidR="009D7F1B" w:rsidRPr="00AD0324" w:rsidRDefault="009D7F1B" w:rsidP="00CE02B3">
+      <w:pPr>
+        <w:pStyle w:val="Tijeloteksta"/>
+        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D02D74A" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="009A2206">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710A1C81" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Članak 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF46CFD" w14:textId="77777777" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE1F2B">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="223"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prema natjecanjima sportsko ribolovna natjecanja Discipline mogu biti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B05DD95" w14:textId="6D656033" w:rsidR="009A2206" w:rsidRPr="00AD0324" w:rsidRDefault="00EE0B40">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
@@ -2883,51 +2943,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F29989A" w14:textId="77777777" w:rsidR="005A10ED" w:rsidRPr="00AD0324" w:rsidRDefault="005A10ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="015BCBAB" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="005A10ED" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="73"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10ED">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Radi utvrđivanja identiteta kapetan je dužan na natjecanju imati:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0192246A" w14:textId="77777777" w:rsidR="0092265E" w:rsidRPr="005A10ED" w:rsidRDefault="0092265E" w:rsidP="0092265E">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A10ED">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         </w:rPr>
         <w:t xml:space="preserve">člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8BAB8E" w14:textId="77777777" w:rsidR="0092265E" w:rsidRDefault="0092265E" w:rsidP="0092265E">
@@ -2972,146 +3031,153 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Natjecatelji i kapetani, koji na natjecanju ne mogu predočiti navedene dokumente nemaju pravo nastupa na tom natjecanju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187C413B" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="231"/>
         <w:ind w:right="280"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Navedena identifikacijska dokumentacija pohranjuje se kod tajnika natjecanja ili vrhovnog suca, a vratiti će se natjecateljima nakon proglašenja rezultata natjecanja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DF3698" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
-[...24 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3BBF581F" w14:textId="77777777" w:rsidR="00CE02B3" w:rsidRPr="00341C77" w:rsidRDefault="00CE02B3" w:rsidP="00341C77">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
         </w:tabs>
-        <w:ind w:left="239"/>
-[...30 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F657DC7" w14:textId="6E4EE670" w:rsidR="00CE02B3" w:rsidRPr="00341C77" w:rsidRDefault="00CE02B3" w:rsidP="00CE02B3">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
         </w:tabs>
-        <w:ind w:left="239"/>
-[...17 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="99"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>Radi utvrđivanja identiteta sudac je dužan imati kod sebe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0397276B" w14:textId="77777777" w:rsidR="00CE02B3" w:rsidRPr="00341C77" w:rsidRDefault="00CE02B3" w:rsidP="00CE02B3">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="240"/>
         </w:tabs>
-        <w:ind w:left="239"/>
-[...8 lines deleted...]
-        <w:t>pozitivnu potvrdu o općoj zdravstvenoj sposobnosti</w:t>
+        <w:ind w:left="99"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>sudačku iskaznicu HŠRS za ribolovnu disciplinu koju sudi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133A35A8" w14:textId="77777777" w:rsidR="000B74AE" w:rsidRDefault="00CE02B3" w:rsidP="00CE02B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="240"/>
+        </w:tabs>
+        <w:ind w:left="99"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a </w:t>
+      </w:r>
+      <w:r w:rsidR="000B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CFF6EE" w14:textId="2C0E986A" w:rsidR="00CE02B3" w:rsidRPr="00341C77" w:rsidRDefault="000B74AE" w:rsidP="00CE02B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="240"/>
+        </w:tabs>
+        <w:ind w:left="99"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>za tekuću godinu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6884DDC7" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C3D0B03" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="90"/>
         <w:ind w:right="2714"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3478,71 +3544,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Svaki natjecatelj i kapetan / kapetani obvezni su na službenom natjecanju, kod ulaska u startno mjesto, i u startnom mjestu nositi ili imati neposredno pokraj sebe, službenu oznaku, koje je za tu svrhu odredio HŠRS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477C8A3A" w14:textId="768D5060" w:rsidR="006D74E3" w:rsidRPr="00AD0324" w:rsidRDefault="00CC2CC9" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="228"/>
         <w:ind w:right="186"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Na ekipnim ligaškim natjecanjima svi članovi ekipe kod ulaska u startno mjesto, i u startnom mjestu moraju nositi i službenu oznaku (marker), koju je za tu svrhu odredio HŠRS. Marker je određen bojom: za natjecatelje po sektorima, kapetana i rezervu. Marker je od laganog i prozračnog materijala i dovoljno velik i komotan. ŽK</w:t>
+        <w:t xml:space="preserve">Na ekipnim ligaškim natjecanjima svi članovi ekipe kod ulaska u startno mjesto, i u startnom mjestu moraju nositi i službenu oznaku (marker), koju je za tu svrhu odredio HŠRS. Marker je određen bojom: za natjecatelje po sektorima, kapetana i rezervu. Marker je od laganog i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0324">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>prozračnog materijala i dovoljno velik i komotan. ŽK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCFA618" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="78"/>
         <w:ind w:right="2717"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Članak 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C23A416" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="223"/>
         <w:ind w:right="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kapetan ekipe ili pojedinca (dalje: kapetan) mora biti osoba starija od 18 godina. Kapetan je službeni predstavnik jedne natjecateljske ekipe ili natjecatelja pojedinca jednoga kluba, pa mora poznavati odredbe ovog Pravilnika, kao i posebne propozicije za natjecanje na kojemu sudjeluje ekipa ili pojedinac kojega vodi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5AB0C3" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
@@ -4226,51 +4300,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Članak  9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786ADDBF" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="225"/>
         <w:ind w:right="233"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Domaćin natjecanja dužan je najmanje 15 dana prije njegovog održavanja, upoznati sudionike s raspisom natjecanja i eventualnim posebnim ograničenjima za natjecanje sukladno s važećim godišnjim planom gospodarenja za tu vodu.</w:t>
+        <w:t xml:space="preserve">Domaćin natjecanja dužan je najmanje 15 dana prije njegovog održavanja, upoznati sudionike s raspisom natjecanja i eventualnim posebnim ograničenjima za natjecanje sukladno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0324">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>s važećim godišnjim planom gospodarenja za tu vodu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C9F062" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="228"/>
         <w:ind w:right="186"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C17AD26" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="61"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
@@ -5071,51 +5154,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U slučaju pojedinačnog natjecanja broj sektora određen je brojem prijavljenih natjecatelja;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2897B1EF" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-natjecanje do 1</w:t>
       </w:r>
       <w:r w:rsidR="00DB1AD9" w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> natjecatelja, 1 sektor,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E91F5A3" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
@@ -5781,80 +5863,72 @@
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BFB4ED4" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:spacing w:before="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Članak 15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730C21F5" w14:textId="77777777" w:rsidR="006D74E3" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="226"/>
         <w:ind w:right="167"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prije početka izvlačenja redoslijeda, vrhovni sudac natjecanja je dužan izvršiti provjeru </w:t>
-[...8 lines deleted...]
-        <w:t>prijavljenih ekipa, kao i identitet članova ekipe ili pojedinaca kod pojedinačnog natjecanja.</w:t>
+        <w:t>Prije početka izvlačenja redoslijeda, vrhovni sudac natjecanja je dužan izvršiti provjeru prijavljenih ekipa, kao i identitet članova ekipe ili pojedinaca kod pojedinačnog natjecanja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337FB974" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="226"/>
         <w:ind w:right="167"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prvo se prijavnice poredaju prema abecednom redoslijedu (Ime ekipe ili Prezime</w:t>
       </w:r>
       <w:r w:rsidR="006D74E3" w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
@@ -5948,197 +6022,184 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domaćin natjecanja ima pravo u raspisu staviti dodatnih 30 minuta ( ukupno 180 minuta ) za prijavu ukoliko postoji potreba za istim (npr. otežani pristup mjestima, vožnja do staze ili sl.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1689D90B" w14:textId="6FA784FF" w:rsidR="00054574" w:rsidRPr="00843100" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00843100">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U slučaju prekida natjecateljske staze izvlačenje startnih brojeva natjecatelja se vrši za svaki prekinuti dio, sektor ili sektore posebno, tako da jedna te ista ekipa može imati samo jedno prvo ili zadnje mjesto u sektoru ili sektorima na danom natjecanju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598EFA5D" w14:textId="14C1CB19" w:rsidR="00843100" w:rsidRPr="0092265E" w:rsidRDefault="00843100" w:rsidP="00843100">
+    <w:p w14:paraId="598EFA5D" w14:textId="14C1CB19" w:rsidR="00843100" w:rsidRPr="00CE02B3" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Na svim ekipnim liga natjecanjima za određivanje startnih mjesta primjenjuje se odgovarajući roštilj, prema broju ekipa prijavljenih za tu ligu (U PRILOGU OVOG PRAVILNIKA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5298A5A9" w14:textId="729D39DD" w:rsidR="00843100" w:rsidRPr="0092265E" w:rsidRDefault="00843100" w:rsidP="00843100">
+    <w:p w14:paraId="5298A5A9" w14:textId="729D39DD" w:rsidR="00843100" w:rsidRPr="00CE02B3" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Na 1. kolu natjecanja najprije se izvuče redoslijed izvlačenja za broj ekipe. Nakon toga izvuče se broj ekipe i naziv ekipe upiše u TABLICU 1 pod rubrikom EKIPA. Ti  brojevi ekipa ostaju nepromijenjeni do kraja ciklusa natjecanja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495DF4B1" w14:textId="6B673D08" w:rsidR="00843100" w:rsidRPr="0092265E" w:rsidRDefault="00843100" w:rsidP="00843100">
+    <w:p w14:paraId="495DF4B1" w14:textId="6B673D08" w:rsidR="00843100" w:rsidRPr="00CE02B3" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Za svako kolo natjecanja izvlači se jedna od kolona iz pripadajućeg roštilja (1. liga seniora od 1-12, ostale lige od 1-8) i ona predstavlja startni broj u A sektoru – TABLICA 2. Startna mjesta u ostalim sektorima određuju se iz pripadajućeg roštilja prema broju sektora (3 ili 4) u skladu sa izvučenim startnim brojem u A sektoru – TABLICA 3. Za svako kolo, nakon redoslijeda izvlačenja, izvlače se sektori za natjecatelje ( UPISUJE SE U PRIJAVNICU ).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568293FD" w14:textId="541A5839" w:rsidR="00843100" w:rsidRPr="0092265E" w:rsidRDefault="00843100" w:rsidP="00843100">
+    <w:p w14:paraId="568293FD" w14:textId="541A5839" w:rsidR="00843100" w:rsidRPr="00CE02B3" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Za slijedeće kolo natjecanja ranije izvučena kolona se briše.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A742DE5" w14:textId="379E6F23" w:rsidR="00843100" w:rsidRPr="0092265E" w:rsidRDefault="00843100" w:rsidP="00843100">
+    <w:p w14:paraId="6A742DE5" w14:textId="379E6F23" w:rsidR="00843100" w:rsidRPr="00CE02B3" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ako je broj ekipa prijavljenih za to natjecanje manji od broja kola, nakon što sve ekipe izvuku u A sektoru sve pozicije, postupak se ponavlja kao na 1. kolu uz poštivanje rednih brojeva ekipa izvučenih na 1. kolu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033D6653" w14:textId="11B759A1" w:rsidR="00843100" w:rsidRPr="00843100" w:rsidRDefault="00843100" w:rsidP="00843100">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="134"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ako se za pojedino natjecanje prijavi nepotpuna ekipa ili se cijela ekipa ne prijavi  izvlačenje se odvija normalno kao da je ekipa prisutna na natjecanju, a staza se „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prepikava</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“ ( startna mjesta se pomiču tako da se zatvori prazno mjesto ) prema kraju koji je bliži.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71740D2D" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2A5ED4" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:ind w:left="100" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6407,98 +6468,98 @@
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
         </w:rPr>
         <w:t>Članak 16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F6D7FC" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="226"/>
         <w:ind w:right="399"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Po dopuštenju organizatora natjecatelji mogu sa svojim prijevozom doći na stazu. Natjecatelju kod transporta pribora i opreme na startno mjesto može pomoći kapetan. Pribor i oprema mogu se odložiti u startno mjesto i prije početka pripreme, ali bez zadržavanja u njemu</w:t>
+        <w:t xml:space="preserve">Po dopuštenju organizatora natjecatelji mogu sa svojim prijevozom doći na stazu. Natjecatelju kod transporta pribora i opreme na startno mjesto može pomoći kapetan. Pribor i oprema mogu se odložiti u startno mjesto i prije početka pripreme, ali bez zadržavanja u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD0324">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>njemu</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>ŽK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC89A1E" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="228"/>
         <w:ind w:right="111"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pribor se na startno mjesto ne smije donijeti montiran. To se odnosi na složenu stolicu i rastegnute </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">štapove prije signala za ulazak na startno mjesto. </w:t>
+        <w:t xml:space="preserve">Pribor se na startno mjesto ne smije donijeti montiran. To se odnosi na složenu stolicu i rastegnute štapove prije signala za ulazak na startno mjesto. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>ŽK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCD33E3" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="231"/>
         <w:ind w:right="1448"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -7191,71 +7252,71 @@
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
         </w:rPr>
         <w:t>Članak 17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C466D85" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="226"/>
         <w:ind w:right="593"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ekipna i pojedinačna natjecanja se izvode u sektorima. Broj sektora određen je brojem članova ekipe, odnosno brojem prijavljenih u pojedinačnom natjecanju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E44FA0" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="228"/>
         <w:ind w:right="292"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ekipna i pojedinačna natjecanja provode delegat, vrhovni sudac, tajnik, sektorski suci i po potrebi startni suci. Oni moraju poznavati sve potrebne Pravilnike i propozicije natjecanja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CF6B77" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="231"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Službene osobe na natjecanju samostalne su i nezavisne u vršenju svoje dužnosti i pri donošenju odluka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415A92DD" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
@@ -7782,100 +7843,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“), dozvoljeni su i drugi štapovi (npr. za šaranski ribolov, za morski ribolov s obale i drugi). CK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAE28C8" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00824823">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="230"/>
         <w:ind w:right="219"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824823">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kada je riba ulovljena natjecatelj ne smije nastaviti sa ribolovom dok ribu nije pospremio</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> u mrežu čuvaricu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00824823">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>CK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105F27B2" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D82A37E" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="90"/>
         <w:ind w:right="398"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824823">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>U slučaju sumnje, vrhovni sudac ima pravo i obvezu provjeriti dužinu korištenog štapa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provjera se vrši odmah u nazočnosti suca, člana žirija i kapetana ekipe ili dotičnog natjecatelja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C6EBB9" w14:textId="77777777" w:rsidR="00054574" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00054574">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="228"/>
         <w:ind w:right="159"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
@@ -8110,101 +8171,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Na montažama i sistemu dozvoljeno je koristiti “SHOCK LEADER“ kako bi se spriječilo pucanje glavnog najlona kod zabacivanja. Kopča za hranilicu i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vrtilica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> s kopčom moraju slobodno prelaziti preko čvora “SHOCK LEADERA“ i glavnog najlona. U slučaju korištenja „SHOCK LEADERA“ isti mora biti minimalne </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dužine </w:t>
       </w:r>
-      <w:r w:rsidR="006B41CA" w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="006B41CA" w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F81695" w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00F81695" w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006B41CA" w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="006B41CA" w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>jedan</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092265E">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00CE02B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) metar.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
         </w:rPr>
         <w:t>CK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBCE88F" w14:textId="77777777" w:rsidR="00F81695" w:rsidRPr="00AD0324" w:rsidRDefault="00054574" w:rsidP="00863323">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:spacing w:before="231"/>
@@ -13879,254 +13934,224 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730DDB">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tumačenje odredaba ovog Pravilnika daje Upravni odbor Hrvatskog športsko ribolovnog saveza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F887725" w14:textId="77777777" w:rsidR="00730DDB" w:rsidRPr="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="00730DDB">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014F79C5" w14:textId="41B3094F" w:rsidR="00730DDB" w:rsidRPr="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="00730DDB">
+    <w:p w14:paraId="014F79C5" w14:textId="31DFCD23" w:rsidR="00730DDB" w:rsidRPr="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="00730DDB">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00730DDB">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Usvajanjem ovoga Pravilnika prestaje važiti Pravilnik o natjecanjima od 0</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Usvajanjem ovoga Pravilnika prestaje važiti Pravilnik o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">natjecanjima od </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE02B3" w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01.04.2023. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">godine, te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>izmjene i dopune istoga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FF3E4D" w14:textId="77777777" w:rsidR="00730DDB" w:rsidRPr="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="00730DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tijeloteksta"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F02977C" w14:textId="3032C298" w:rsidR="00730DDB" w:rsidRDefault="0091086C" w:rsidP="00730DDB">
+      <w:pPr>
+        <w:pStyle w:val="Tijeloteksta"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="2F02977C" w14:textId="3032C298" w:rsidR="00730DDB" w:rsidRDefault="0091086C" w:rsidP="00730DDB">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00730DDB" w:rsidRPr="00730DDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Izmjene i dopune ovog Pravilnika vrše se po postupku njegovog donošenja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A99C4D7" w14:textId="1821214F" w:rsidR="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="1A99C4D7" w14:textId="1821214F" w:rsidR="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
+    </w:p>
+    <w:p w14:paraId="54ADA0F1" w14:textId="2404312B" w:rsidR="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0785D3" w14:textId="1DA5DD5A" w:rsidR="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
+    <w:p w14:paraId="4FDEFC83" w14:textId="77777777" w:rsidR="00730DDB" w:rsidRPr="00AD0324" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F29762C" w14:textId="74A763D4" w:rsidR="00730DDB" w:rsidRDefault="00730DDB" w:rsidP="006D74E3">
-[...32 lines deleted...]
-    <w:p w14:paraId="11B47051" w14:textId="24A2E7C5" w:rsidR="009A2206" w:rsidRPr="00730DDB" w:rsidRDefault="006D74E3" w:rsidP="00730DDB">
+    <w:p w14:paraId="11B47051" w14:textId="37FF7331" w:rsidR="009A2206" w:rsidRPr="00730DDB" w:rsidRDefault="006D74E3" w:rsidP="00730DDB">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:left="7001" w:right="1655"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Predsjednik HŠRS </w:t>
       </w:r>
       <w:r w:rsidR="0091086C">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00341C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD0324">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vladimir Sever</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A2206" w:rsidRPr="00730DDB" w:rsidSect="00054574">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="860" w:right="640" w:bottom="280" w:left="800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
@@ -14144,51 +14169,51 @@
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024120EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F83CC07A"/>
     <w:lvl w:ilvl="0" w:tplc="A0FC63F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="280" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AD320D46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15612,157 +15637,163 @@
   <w:num w:numId="6" w16cid:durableId="499933333">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1845705589">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1830487536">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="147325535">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1591040780">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="131212977">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1937253288">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A2206"/>
     <w:rsid w:val="00054574"/>
     <w:rsid w:val="00087744"/>
     <w:rsid w:val="000A00A7"/>
+    <w:rsid w:val="000B74AE"/>
     <w:rsid w:val="000C6CB1"/>
+    <w:rsid w:val="00341C77"/>
     <w:rsid w:val="00375582"/>
     <w:rsid w:val="00393E43"/>
     <w:rsid w:val="003B04E2"/>
     <w:rsid w:val="003B311C"/>
     <w:rsid w:val="00447967"/>
     <w:rsid w:val="004D00ED"/>
     <w:rsid w:val="004E10B5"/>
     <w:rsid w:val="00524E3F"/>
     <w:rsid w:val="005A10ED"/>
     <w:rsid w:val="005D4AE8"/>
     <w:rsid w:val="00691104"/>
     <w:rsid w:val="006A4FB0"/>
     <w:rsid w:val="006B41CA"/>
     <w:rsid w:val="006D74E3"/>
     <w:rsid w:val="00730DDB"/>
     <w:rsid w:val="007C5F88"/>
     <w:rsid w:val="007D04BC"/>
     <w:rsid w:val="007D11FD"/>
     <w:rsid w:val="00824823"/>
     <w:rsid w:val="00843100"/>
     <w:rsid w:val="00863323"/>
     <w:rsid w:val="008D69FC"/>
     <w:rsid w:val="0091086C"/>
     <w:rsid w:val="0092265E"/>
     <w:rsid w:val="00937D50"/>
+    <w:rsid w:val="009441CB"/>
     <w:rsid w:val="009A2206"/>
     <w:rsid w:val="009D51DF"/>
     <w:rsid w:val="009D7F1B"/>
+    <w:rsid w:val="00A017C5"/>
     <w:rsid w:val="00A06C22"/>
     <w:rsid w:val="00A460AA"/>
     <w:rsid w:val="00AC1F23"/>
     <w:rsid w:val="00AD0324"/>
     <w:rsid w:val="00AF36EC"/>
     <w:rsid w:val="00B74593"/>
     <w:rsid w:val="00BB245F"/>
+    <w:rsid w:val="00C048D2"/>
     <w:rsid w:val="00C0537C"/>
     <w:rsid w:val="00C06DB1"/>
     <w:rsid w:val="00C52D1A"/>
     <w:rsid w:val="00C8205B"/>
     <w:rsid w:val="00CC2CC9"/>
+    <w:rsid w:val="00CE02B3"/>
     <w:rsid w:val="00D25D8B"/>
     <w:rsid w:val="00D75FA9"/>
     <w:rsid w:val="00D86678"/>
     <w:rsid w:val="00DB1AD9"/>
     <w:rsid w:val="00DC07BC"/>
     <w:rsid w:val="00DC2BA1"/>
     <w:rsid w:val="00E81671"/>
     <w:rsid w:val="00E8443E"/>
     <w:rsid w:val="00EA43FF"/>
     <w:rsid w:val="00EE0B40"/>
     <w:rsid w:val="00EE1F2B"/>
     <w:rsid w:val="00F06245"/>
     <w:rsid w:val="00F81695"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="14716AE2"/>
   <w15:docId w15:val="{1DAC123A-75F2-4512-A59B-95AFBDEA899F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16286,51 +16317,51 @@
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hr-HR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObinitekstChar">
     <w:name w:val="Obični tekst Char"/>
     <w:basedOn w:val="Zadanifontodlomka"/>
     <w:link w:val="Obinitekst"/>
     <w:rsid w:val="00D25D8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="hr-HR" w:eastAsia="hr-HR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2034575716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16599,82 +16630,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>7921</Words>
-  <Characters>45154</Characters>
+  <Words>7947</Words>
+  <Characters>45300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>376</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>377</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Feeder pravilnik 2019</vt:lpstr>
       <vt:lpstr>Microsoft Word - Feeder pravilnik 2019</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52970</CharactersWithSpaces>
+  <CharactersWithSpaces>53141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Feeder pravilnik 2019</dc:title>
   <dc:creator>pnovosel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2021-03-15T00:00:00Z</vt:filetime>
   </property>