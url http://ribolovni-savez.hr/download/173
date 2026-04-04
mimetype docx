--- v0 (2025-10-03)
+++ v1 (2026-04-04)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C08AD59" w14:textId="4628DE87" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+    <w:p w14:paraId="5C08AD59" w14:textId="2D90F16B" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na osnovu Pravilnika o me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -68,75 +69,123 @@
         <w:t>edition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019 i na osnovu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lanka 22. stavak 1 to</w:t>
-[...15 lines deleted...]
-        <w:t>ka 5 Statuta HŠRS, Skupština HŠRS na sjednici od</w:t>
+        <w:t xml:space="preserve">lanka </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statuta HŠRS, Skupština HŠRS na sjednici od</w:t>
       </w:r>
       <w:r w:rsidR="00DF2A55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 24.03.2024.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> godine usvaja :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EF2066" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -592,1638 +641,1703 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6992A305" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>natjecanjima HŠRS, Pravilnik o registraciji sudionika u natjecanjima HŠRS, te Odluka o sustavu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3984EB08" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...45 lines deleted...]
-    <w:p w14:paraId="2352024C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+    <w:p w14:paraId="3984EB08" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja HŠRS koja se donosi za svaku kalendarsku godinu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B39612E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2352024C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7658">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Upravljanje Disciplinom</w:t>
-[...63 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a) Povjerenstvo discipline (dalje: Povjerenstvo) u sastavu:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37241F06" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="008B7658" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+        <w:t>. Upravljanje Disciplinom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2ED642" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDE61BD" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D587F9B" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7658">
-[...134 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC69E1" w:rsidRPr="008B7658">
+        <w:t>a) Povjerenstvo discipline (dalje: Povjerenstvo) u sastavu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37241F06" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Izbornik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>casting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reprezentacija </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC6E81E" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Povjerenik discipline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC3B6EB" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. 4 člana povjerenstva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4D1E20" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00F53ECF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Predstavnik sudačke komisije</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688999C6" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DD2D35" w14:textId="77777777" w:rsidR="00FC69E1" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Povjerenstvo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC69E1" w:rsidRPr="008B7658">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...759 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+        <w:t>Povjerenstvo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izbornika reprezentacija</w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvršno je tijelo Discipline koje vodi i upravlja Disciplinom u skladu sa Statutom HŠRS i zakonskim propisima RH, Skupštinskom odlukom o natjecanjima HŠRS, ovim</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pravilnikom, i Odlukom o sustavu natjecanja HŠRS za svaku kalendarsku godinu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ine ga </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanovi Discipline. Putem Povjerenstva discipline daje prijedloge</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upravnom odboru HŠRS o svim važnijim odredbama iz podru</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja interesa ove Discipline kao što</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3883" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">su: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1BE96D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predlaganje izmjena ovoga Pravilnika i drugih važnijih odluka nužnih za organiziranje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D6C3A7" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja u Disciplini, predlaže Povjerenika discipline, može predložiti predstavnika HŠRS u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141CD256" w14:textId="77777777" w:rsidR="00FC69E1" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjerenstvu Discipline, predlaže</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izbornika svih </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>casting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reprezentacija,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kapetana</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seniorske reprezentacije, kapetana juniorske reprezentacije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odnosno trenera reprezentacije za </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pojedine kategorije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, predlaže program rada sa kalendarom natjecanja i financijski prora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un Discipline, predlaže visinu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69E1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00474272" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>troš</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA275E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kova natjecanja lige i </w:t>
+      </w:r>
+      <w:r w:rsidR="00474272" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>završnice</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA275E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kupa HRS u b</w:t>
+      </w:r>
+      <w:r w:rsidR="00474272" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acač</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA275E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kim disciplinama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za slijede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u kalendarsku godinu. Usvaja izvješ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a o djelatnosti Povjerenstva discipline; raspravlja i o drugim pitanjima od važnosti za Disciplinu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BDD99A" w14:textId="77777777" w:rsidR="00FC69E1" w:rsidRPr="00710091" w:rsidRDefault="00FC69E1" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E51B0CC" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00474272" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>redlaže izmjene i dopune ovoga Pravilnika; godišnji plan rada sa kalendarom natjecanja, i predlaže za dodjelu priznanja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjerenstvo pronalazi i dogovara aranžmane sa potencijalnim sponzorima, organizira i provodi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja; predlaže broj kola lige, doma</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ine natjecanja, suce, pokre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e stegovni postupak, podnosi izvješ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e o svom financijsko materijalnom poslovanju u </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>protekloj godini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upravnom odboru HŠRS-a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, te obavlja i druge poslove.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U službenim natjecanjima mogu sudjelovati i </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanovi Povjerenstva discipline.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sastanke Povjerenstva vodi Povjerenik ili administrator, a odluke se donose ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inom glasova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nazo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nih </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanova</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3883" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u slučaju istog broja glasova povjerenik odlučuje o odluci glasovanja</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mandat Povjerenstva traje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4 godine</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ili do opoziva, a sastoji se od:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF889BB" w14:textId="77777777" w:rsidR="001F3BC1" w:rsidRPr="00710091" w:rsidRDefault="001F3BC1" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC89C15" w14:textId="3DDF4070" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Povjerenika - </w:t>
-[...228 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Izbornika reprezentacija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Imenuje ga upravni odbor HŠRS na prijedlog Povjerenstva discipline</w:t>
+      </w:r>
+      <w:r w:rsidR="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E18A09B" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRDefault="00F53ECF" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECE7FBB" w14:textId="2A92E8F0" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidR="00F53ECF" w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00A92FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trenera reprezentacija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Imenuje ga upravni odbor HŠRS na prijedlog Povjerenstva discipline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D61F04" w14:textId="77777777" w:rsidR="00F53ECF" w:rsidRPr="00710091" w:rsidRDefault="00F53ECF" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E70CBF2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Povjerenika - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imenuje ga Upravni odbor HŠRS na prijedlog </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3883" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>povjerenstva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te discipline,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784CE78A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saziva </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3883" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sjednice Povjerenstva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> najmanje jednom godišnje, te kojima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395B973D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predsjedava, potpisuje odluke i akte Povjerenstva, te brine o njihovim provedbama, vodi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C5CD9D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>djelatnosti discipline izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u sjednica, te nadzire rad sudaca, natjecatelja i ostalih </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046DBA55" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjerenstva na svim kolima lige te discipline, brine i ostalim radnjama i zadacima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00920E7F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vezanim za provedbu HCL, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E42D9C7" w14:textId="77777777" w:rsidR="003F3883" w:rsidRPr="00710091" w:rsidRDefault="003F3883" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362A2BD7" w14:textId="0DE13A12" w:rsidR="00B8186B" w:rsidRPr="00A92FA7" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53ECF" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00A92FA7">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:cs="TimesNewRomanPS-BoldMT"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00A92FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lana Povjerenstva </w:t>
       </w:r>
-      <w:r w:rsidR="00474272" w:rsidRPr="008B7658">
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00474272" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- u sastavu:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trener</w:t>
+      </w:r>
+      <w:r w:rsidR="00474272" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seniorske reprezentacije, </w:t>
+      </w:r>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trener </w:t>
+      </w:r>
+      <w:r w:rsidR="00474272" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>juniorske reprezentacije, trener seniorske reprezentacije, trener juniorske reprezentacije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Jedan od njih vrši funkciju</w:t>
       </w:r>
-      <w:r w:rsidR="00474272" w:rsidRPr="008B7658">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00474272" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>administratora lige, koji vodi zapisnike na sjednicama, vodi financijske i administrativne</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poslove lige, brine o imovini HŠRS koju trajno koristi liga, vodi evidencije natjecatelja</w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE0ADBA" w14:textId="77777777" w:rsidR="000E2CCB" w:rsidRPr="00A92FA7" w:rsidRDefault="000E2CCB" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68756B25" w14:textId="2DCDD37A" w:rsidR="00B8186B" w:rsidRPr="00A92FA7" w:rsidRDefault="00474272" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...16 lines deleted...]
-        <w:t>. imenuje ga upravni odbor na prijedlog sudačke komisije HŠRS</w:t>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrhovni sudac - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imenuje ga upravni odbor na prijedlog sudačke komisije HŠRS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9C5B94" w14:textId="77777777" w:rsidR="00474272" w:rsidRPr="00474272" w:rsidRDefault="00474272" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3872479C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2465,50 +2579,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD15A8E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Športsko ribolovna natjecanja mogu biti:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0A6B794D" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="498BBF32" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
@@ -2547,257 +2675,267 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1132B131" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organizacije (ICSF) i odlukama HŠRS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C457FA" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+    <w:p w14:paraId="5AFEA872" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C457FA" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) službena natjecanja HŠRS - održavaju se prema odredbama Skupštinske odluke o natjecanjima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676FEDFB" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HŠRS, ovoga Pravilnika, Odluke o sustavu natjecanja HŠRS, propozicijama HŠRS za</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C09A00F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+    <w:p w14:paraId="4C09A00F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pojedina natjecanja i Kalendaru natjecanja HŠRS, i to :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284E2C2D" w14:textId="77777777" w:rsidR="0041737F" w:rsidRPr="008B7658" w:rsidRDefault="0041737F" w:rsidP="00B8186B">
+    <w:p w14:paraId="284E2C2D" w14:textId="77777777" w:rsidR="0041737F" w:rsidRPr="00710091" w:rsidRDefault="0041737F" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Casting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> liga Hrvatske - natjecanje koje se održava u 4 do 8 kola,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A01942F" w14:textId="77777777" w:rsidR="003A58EE" w:rsidRPr="008B7658" w:rsidRDefault="003A58EE" w:rsidP="00B8186B">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+    <w:p w14:paraId="5A01942F" w14:textId="77777777" w:rsidR="003A58EE" w:rsidRPr="00710091" w:rsidRDefault="003A58EE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Županijska kup natjecanja i zone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099EC71D" w14:textId="77777777" w:rsidR="0041737F" w:rsidRPr="008B7658" w:rsidRDefault="0041737F" w:rsidP="00B8186B">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+    <w:p w14:paraId="099EC71D" w14:textId="77777777" w:rsidR="0041737F" w:rsidRDefault="0041737F" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Završnica kupa Hrvatske u bacačkim disciplinama</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B495690" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7658">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U slu</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...16 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aju potrebe Upravni odbor HŠRS može promijeniti termine održavanja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572675E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="378AA08A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) prijateljska natjecanja - organizator može odrediti datum i propozicije natjecanja prema svojoj</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3D99E2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
@@ -2836,50 +2974,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B5180EE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lanak 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CC2559" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3028,51 +3167,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uteg u dalj, ,)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F0301D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. baca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ki petoboj (muha u </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -3273,50 +3411,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sustavu natjecanja u HŠRS, a mogu ga ostvariti ekipe ribolovnih udruga koje su u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lanjene u Hrvatski športsko ribolovni savez.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="393C6E9E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4868D784" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pravo nastupa na službenim natjecanjima HŠRS imaju sudionici u natjecanju HŠRS, registrirani u skladu s važe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
@@ -3355,50 +3507,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoba se dragovoljno registrira kao sudionik u natjecanju, a prijavljuje se za nastup u natjecanjima HŠRS putem prigodnih upitnika koje osobno potpisuje. Prigodni upitnici uz športske podatke sadržavaju i osobne podatke: ime i prezime, adrese stanovanja, </w:t>
       </w:r>
       <w:r w:rsidR="00DE382A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OIB,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> broj osobne karte, sve telefonske i mobitel brojeve, te druge potrebne podatke koje olakšavaju identifikaciju pojedinca, ili daju podatke neophodne za eventualni nastup u reprezentaciji HŠRS (ako se plasira).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="022D3463" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="780308E6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podaci iz ovih upitnika prikupljaju se za potrebe trajnih evidencija sudionika u natjecanjima koji</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27794EFA" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
@@ -3552,6086 +3718,6024 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Za drugo ne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e se koristiti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192182B9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3222AB8B" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262754CC" w14:textId="3B0875FB" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radi utvrđivanja identiteta natjecatelj je dužan imati kod sebe: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DECDB6B" w14:textId="77777777" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- natjecateljsku iskaznicu HŠRS sa registracijom za klub i za disciplinu u kojoj se natječe,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AA7263" w14:textId="77777777" w:rsidR="00710091" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi za koju se natječe u programu HŠRS-a za tekuću godinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC45A66" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00A92FA7" w:rsidRDefault="000136AE" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF303A0" w14:textId="77777777" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- pozitivnu potvrdu o zdravstvenoj sposobnosti – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B8527F" w14:textId="18DEEBCA" w:rsidR="00710091" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opću i posebnu zdravstvenu sposobnost utvrđuje ovlašteni liječnik, odnosno specijalist sportske medicine, specijalist medicine rada i sporta ili liječnici drugih specijalnosti koji imaju završeni poslijediplomski studij iz medicine rada i sporta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F6858" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00A92FA7" w:rsidRDefault="000136AE" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697F969F" w14:textId="00B1ACE9" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Radi utvrđivanja identiteta kapetan je dužan imati kod sebe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC22E4C" w14:textId="77777777" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u kojoj je </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A35EC2C" w14:textId="5A76FFF6" w:rsidR="00710091" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   kapetan na trenutnom natjecanju u programu HŠRS-a za tekuću godinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECD581B" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00A92FA7" w:rsidRDefault="000136AE" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4A6861" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00A92FA7" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecatelji i kapetani, koji na natjecanju ne mogu predo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iti navedene dokumente nemaju pravo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D932695" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00A92FA7" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nastupa na tom natjecanju. Navedena identifikacijska dokumentacija pohranjuje se kod tajnika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013BF7B4" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">natjecanja ili vrhovnog suca, a vratiti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se natjecateljima nakon proglašenja rezultata toga natjecanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF28F18" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00A92FA7" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64478185" w14:textId="0F6828E8" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Radi utvrđivanja identiteta sudac je dužan imati kod sebe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2640B5B7" w14:textId="77777777" w:rsidR="00710091" w:rsidRPr="00A92FA7" w:rsidRDefault="00710091" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>sudačku iskaznicu HŠRS za ribolovnu disciplinu koju sudi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0CBC64" w14:textId="45A40F36" w:rsidR="000136AE" w:rsidRPr="000136AE" w:rsidRDefault="00710091" w:rsidP="000136AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="705" w:hanging="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a za tekuću godinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC19C36" w14:textId="77777777" w:rsidR="00A92FA7" w:rsidRPr="00710091" w:rsidRDefault="00A92FA7" w:rsidP="00710091">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="007BB8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238999E3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00526236">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E16EF5" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00526236">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136A9C03" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prema godinama starosti razlikujemo slijede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e kategorije natjecatelja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEFE9A4" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) kadeti - do kraja kalendarske godine u kojoj navršavaju 14 godina starosti i mla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">- </w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A227966" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE32E84" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) juniori – do kraja kalendarske godine u kojoj navršavaju 18 godina starosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5648DF" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7C5432" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) kategorija U23 - od </w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>početka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kalendarske godine u kojoj navršavaju 19 godina  do</w:t>
+      </w:r>
+      <w:r w:rsidR="0041737F" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kraja kalendarske godine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u kojoj navršavaju 23 godina - kategorija samo za potrebe svjetskog prvenstva U23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A9E578" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB6DE9F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) seniori – </w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>od početka</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kalendarske godine u kojoj navršavaju 19 godina i stariji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55877F82" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3380E8" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecatelji mla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e kategorije mogu nastupiti u sastavu ekipe starije kategorije, uz uvjet da takvih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E52697" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecatelja u ekipi ne bude više od polovine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56062E52" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U slu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lansku kartu HŠRS za teku</w:t>
+        <w:t>aju da natjecatelj nastupi za stariju kategoriju može se u istoj kalendarskoj godini natjecati i u</w:t>
+      </w:r>
+      <w:r w:rsidR="00526236">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>svojoj kategoriji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462BD3DC" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U natjecanjima ženskih kategorija ne mogu nastupiti natjecatelji muškoga spola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEFFABA" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D728B43" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00526236">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E554D12" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00526236">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297AB389" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekipe na službenim natjecanjima HŠRS (dalje natjecanja) u konkurenciji seniora</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /juniora/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE382A" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/kadeta/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> može nastupiti sa</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>najviše 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, a najmanje 2 natjecatelja</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po kategoriji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, s tim da se za ekipni plasman boduju </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 natjecatelja koje ekipa odredi da se natječu u ekipnoj konkurenciji a ostali nastupaju u pojedinačnoj konkurenciji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. U</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konkurenciji seniorki</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/juniorki/kadetkinja može nastupiti sa najviše 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a najmanje 2 natjecateljke, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tim da se za ekipni</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plasman boduju </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6228" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 natjecateljke koje ekipa odredi da se natječu u ekipnoj konkurenciji a ostali nastupaju u pojedinačnoj konkurenciji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ACAA46" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63465C52" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U slu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aju da ekipa ne prijavi i ne nastupi najmanji utvr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eni broj natjecatelja natjecateljima se rezultat</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>boduje samo za pojedina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni plasman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D508F8E" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A0054A" w14:textId="77777777" w:rsidR="00526236" w:rsidRDefault="00526236" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F7C565" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRDefault="00691BE0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435C818B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE280C5" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kapetan ekipe ili pojedinca (dalje kapetan) mora biti osoba starija od 18 godina. Kapetan je službeni</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predstavnik jedne natjecateljske ekipe ili natjecatelja pojedinca jednoga kluba, pa mora poznavati</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odredbe ovog Pravilnika, kao i posebne propozicije za natjecanje na kojemu sudjeluje ekipa ili</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pojedinac kojega vodi. Za ekipu ili pojedinca obavlja sve radnje vezane za natjecanje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6272E626" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- prijavljuje dolazak ekipe na mjesto natjecanja i službenim osobama prezentira identifikacijsku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF41ED0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentaciju </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanova ekipe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C606CA" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4EF7B0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- nazo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an je izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enju natjecanja i utvr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivanju rezultata,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C810AF5" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- ulaže prigovor na eventualne nepravilnosti u provo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enju natjecanja,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8E21C2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- ulaže žalbu na eventualne izre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ene disciplinske mjere,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B1F7A2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- u ime ekipe prima priznanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4675A18C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prijavljeni natjecatelj ili rezerva može biti kapetan ekipe, ali ne može biti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lan žirija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C34B55" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRDefault="00691BE0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442DC828" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B647CED" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49195422" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Službene osobe na natjecanjima, imenuju se iz najbliže okoline mjesta natjecanja uz poštivanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBD737E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kih rangova i iskazane kvalitete, a to su:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432DB3C1" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E048C20" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) Delegat natjecanja - kojega imenuje Upravni odbor HŠRS, za natjecanja Prvenstva HŠRS,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F80A26E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Njegove dužnosti su da nadgleda ispravnost odvijanja natjecanja, te da na uo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ene propuste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E44B00" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upozorava doma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>u kalendarsku godinu ovjerenu od ribolovne udruge za koju se natje</w:t>
+        <w:t>ina i pomaže u provo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enju natjecanja. Po završetku natjecanja potpisom na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351E0E5A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dnevniku natjecanja potvr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje ispravnost odvijanja natjecanja, te dodjeljuje nagrade organizatora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1953E2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O održanom natjecanju podnosi izvješ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e tijelu koje ga je imenovalo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FABA6F" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB3DFFE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Vrhovni sudac - državni sudac kojega imenuje Upravni odbor HŠRS, na prijedlog Suda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e,</w:t>
-[...22 lines deleted...]
-        <w:t>- pozitivnu potvrdu o op</w:t>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A4D36A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komisije HŠRS za natjecanja Prvenstva HŠRS. Njegove dužnosti su da: upravlja organizacijom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284F4F91" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja, odre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje zadatke drugim sucima i kontrolira njihov rad, za prekršaje odredbi ovog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AC4126" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pravilnika dodjeljuje žute i crvene kartone, te proglašava rezultate natjecanja. Po završetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4C0F9E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja potpisom na dnevniku natjecanja potvr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje ispravnost odvijanja natjecanja. O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFFFECF" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>održanom natjecanju podnosi izvješ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oj zdravstvenoj sposobnosti,</w:t>
-[...22 lines deleted...]
-        <w:t>Radi utvr</w:t>
+        <w:t>e tijelu koje ga je imenovalo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17064274" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DF1FF2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) Tajnik natjecanja mora biti ispitani sudac, a imenuje ga organizator sa ciljem da obavlja sve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D94B19" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administrativne poslove na natjecanju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2779D4" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3822E329" w14:textId="77777777" w:rsidR="003A58EE" w:rsidRDefault="003A58EE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) u slučaju održavanja liga natjecanja povjerenik lige ili njegov zamjenik (osoba koju odredi povjerenik lige prije održavanja pojedinog kola) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A82D85" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D717715" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="003A58EE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Glavni suci po metama moraju biti ispitani suci, imenuje ih organizator natjecanja, a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F23CA3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nadgledaju provedbu natjecanja na meti na koju su raspore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ivanja identiteta kapetan je dužan imati kod sebe </w:t>
+        <w:t>eni i daju naloge ostalim sucima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0D3B85" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na toj meti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BEC3E5" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B10BFE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="003A58EE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Pomo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni suci po metama imenuje ih doma</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in po potrebi, i u dogovoru sa organizatorom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2615B3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja, a obavljaju poslove neophodne za uspješnu provedbu natjecanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091B2269" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U sastav SUDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KOG KOLEGIJA ulaze osobe pod a), b), c), </w:t>
+      </w:r>
+      <w:r w:rsidR="00487C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7103DA54" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upravni Odbor HŠRS, prema potrebi, može reducirati broj sudaca na pojedinim natjecanjima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDBAD98" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRDefault="00691BE0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759F7B67" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024E20CC" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4CE7B0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in natjecanja dužan je kod HŠRS i nadležnog tijela uprave ishoditi odobrenje i dozvolu za</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4360F98C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje natjecanja, a tijekom natjecanja osigurati lije</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lansku kartu HŠRS.</w:t>
-[...22 lines deleted...]
-        <w:t>Natjecatelji i kapetani, koji na natjecanju ne mogu predo</w:t>
+        <w:t>nika radi eventualne hitne lije</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>iti navedene dokumente nemaju pravo</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">natjecanja ili vrhovnog suca, a vratiti </w:t>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A523994" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervencije.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F77C97E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e se natjecateljima nakon proglašenja rezultata toga natjecanja.</w:t>
-[...22 lines deleted...]
-        <w:t>Radi utvr</w:t>
+        <w:t>in natjecanja treba osposobiti terene za natjecanja, tako da se od povreda zaštite sudionici</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7179C1CF" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecanja i gledatelji, te pripremiti mete i pripadaju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e oznake za izvo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ivanja identiteta sudac je dužan imati kod sebe:</w:t>
-[...22 lines deleted...]
-        <w:t>- suda</w:t>
+        <w:t>enje natjecanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1606AFFC" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2A4F8A" w14:textId="5F6DE568" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3A69A6" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F403B6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dogovorno sa organizatorom natjecanja doma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in je dužan najmanje 15 dana prije njegovog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293F2114" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>održavanja, upoznati sudionike natjecanja s programom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A1D84D" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E4CC70" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program treba sadržavati:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6583CC29" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- mjesto i vrijeme održavanja natjecanja, s preciznijom terminskom razradom aktivnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3C3B42" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vezanih za natjecanje,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB9F7D6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- mogu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nost smještaja sudionika,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6265DB07" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- vrijeme dolaska sudionika, te mjesto i vrijeme prijave za natjecanja,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78909958" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- mjesto proglašavanja rezultata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E57C432" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- eventualne posebne odredbe o natjecanjima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6089E026" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680E9C7C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za sudjelovanja na natjecanju organizator može propisati kotizaciju. Prihod od kotizacije koristi se</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>isklju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ku iskaznicu,</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">- </w:t>
+        <w:t>ivo za pokri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e troškova organizacije natjecanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13963796" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DF369C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023EAC3B" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396217B2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekipe su obvezne osigurati svoje natjecatelje od posljedica nesretnog slu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lansku kartu HŠRS za teku</w:t>
+        <w:t>aja, u protivnom natjecatelji</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nastupaju na natjecanju na osobnu odgovornost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B32C76F" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0333CD5B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekipe - pojedinci dužni su organizatoru dostaviti pismenu prijavu za sudjelovanje u natjecanju,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7559BD53" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>najkasnije 7 dana prije njegovog održavanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A66F50C" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC10BE0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izuzetak od navedenog pravila su pojedina kola liga natjecanja za koje nisu potrebne prijave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF13804" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prijava treba sadržavati: naziv ekipe koja sudjeluje u natjecanju, imena i prezimena </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanova ekipe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FEA84D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kategoriju i disciplinu u kojoj ekipa želi nastupiti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099EC934" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128B6A51" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekipa koja je uredno podnijela prijavu iz prethodnog stava, ali se ne pojavi do isteka vremena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A5ED3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enog za prijavu na mjestu natjecanja, gubi pravo nastupa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0BFF65" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36947D60" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za održavanje ekipnog natjecanja Prvenstva HŠRS potrebne su najmanje 4 ekipe u konkurenciji u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799A929B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>protivnom natjecanje je samo pojedina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no. U ekipnim i pojedina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nim natjecanjima HŠRS mogu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB21CE6" w14:textId="5A92B19C" w:rsidR="0095142E" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nastupiti samo natjecatelji </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lanovi registrirane športsko ribolovne udruge – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanice HŠRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020B6E7D" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRDefault="00691BE0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9A571A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0C41F0" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604A5537" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odlukom o sustavu natjecanja za tu kalendarsku godinu Upravni odbor HŠRS, na prijedlog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB40303" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjerenstva discipline, utvr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje sustav natjecanja i kalendar n</w:t>
+      </w:r>
+      <w:r w:rsidR="0095142E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atjecanja za kalendarsku godinu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE4505F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brigu o organizaciji, su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enju, broju kola, doma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>u kalendarsku godinu ovjerenu od mati</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>inima natjecanja, te provo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enju natjecanja vodi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53143A32" w14:textId="48B4A063" w:rsidR="00D265C6" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjerenik discipline (dalje Povjerenik).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A097C96" w14:textId="77777777" w:rsidR="00D265C6" w:rsidRDefault="00D265C6" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FD59F6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A71198B" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEDC7E8" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HŠRS osigurava 3 pehara za najbolje ekipe po kona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an plasmanu u ligi, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanovima tih ekipa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277E58A7" w14:textId="6D519B1B" w:rsidR="00EF6228" w:rsidRPr="000136AE" w:rsidRDefault="00B8186B" w:rsidP="000136AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odgovaraju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="238999E3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00526236">
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e medalje, a u pojedina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noj konkurenciji medalje za 3 najbolja pojedinca po kona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pojedina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nom plasmanu u ligi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351BB36B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7658">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...9 lines deleted...]
-    <w:p w14:paraId="70E16EF5" w14:textId="77777777" w:rsidR="00526236" w:rsidRPr="008B7658" w:rsidRDefault="00526236" w:rsidP="00526236">
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BEE4EB" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRPr="00710091" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="136A9C03" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+    <w:p w14:paraId="7060C510" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecatelj sami snose troškove prijevoza do natjecanja, troškove smještaja i ostale troškove svog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B74F1C6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nastupa na natjecanjima za prvenstvo Hrvatske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606C062E" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRPr="00710091" w:rsidRDefault="00691BE0" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B35F6F7" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50503CEB" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRPr="00710091" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313DDF62" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sustav natjecanja (pojedina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni ili ekipni) za teku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u godinu mora se provesti u roku utvr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...155 lines deleted...]
-    <w:p w14:paraId="4A3380E8" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enog u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAF8E8A" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00691BE0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kalendaru natjecanja HŠRS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51EE4" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a prije održavanja </w:t>
+      </w:r>
+      <w:r w:rsidR="009E27B1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>svjetskog prvenstva</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51EE4" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FC191A" w14:textId="77777777" w:rsidR="009E27B1" w:rsidRPr="00710091" w:rsidRDefault="009E27B1" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5BD389" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Status reprezentativca u Disciplini stje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u natjecatelji/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na osnovu</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propisane norme </w:t>
+      </w:r>
+      <w:r w:rsidR="0095142E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ostvarene </w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prije održavanja </w:t>
+      </w:r>
+      <w:r w:rsidR="009E27B1" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>svjetskog prvenstva, za juniore se računa od prošlogodišnjeg juniorskog svjetskog prvenstva do juniorskog svjetskog prvenstva u tekućoj godini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CF077C" w14:textId="77777777" w:rsidR="00405820" w:rsidRPr="00710091" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265EFC49" w14:textId="77777777" w:rsidR="00405820" w:rsidRPr="00710091" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uvjet stjecanja prava reprezentativca je sudjelovanje na minimum 50% kola liga natjecanja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25014700" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00B51EE4" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0D939B" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U kategoriji seniora i juniora reprezentaciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ine </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF261C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natjecatelja</w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> još </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 natjecatelja koja se takmiče pojedinačno</w:t>
+      </w:r>
+      <w:r w:rsidR="0095142E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u slučaju </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvanrednih</w:t>
+      </w:r>
+      <w:r w:rsidR="0095142E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultata u pojedinoj disciplini u slučaju </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvanrednih</w:t>
+      </w:r>
+      <w:r w:rsidR="0095142E" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultata u pojedinoj disciplini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a u </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF261C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kategoriji juniorki i seniorki 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00077F84" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecateljke</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4B9C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF261C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">još </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF261C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 natjecateljka u pojedinačnom u slučaju izvanrednih rezultata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51EE4" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izbornik,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51EE4" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kapetan i trener. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE47B86" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00B51EE4" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746391D4" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00B51EE4" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADE5D2A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i natjecatelj može nastupiti u reprezentaciji starije starosne kategorije pod uvjetom da</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA8E482" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ostvari normu utvr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enu za starosnu kategoriju u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iju je reprezentaciju ušao ukupno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D53174E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ostvarenim bodovima. Nastup u reprezentaciji seniora ne isklju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje i nastup u reprezentaciji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B2017F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kojoj pripada po godinama starosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F05037" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U slu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aju nedovoljnog broja natjecatelja sa postignutom normom</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775DF" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izbornik,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kapetan i trener mogu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C093E3" w14:textId="6EB85DB5" w:rsidR="00037AF0" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reprezentaciju popuniti</w:t>
+      </w:r>
+      <w:r w:rsidR="00691BE0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bolje plasiranim takmičarom bez postignute norme i/ili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>im perspektivnim natjecateljem</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2110" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF65604" w14:textId="77777777" w:rsidR="00B51EE4" w:rsidRPr="00710091" w:rsidRDefault="00B51EE4" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774E9651" w14:textId="77777777" w:rsidR="006F2110" w:rsidRPr="00710091" w:rsidRDefault="005C1C3F" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimalne p</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2110" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ropisane Norme:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE98A7A" w14:textId="77777777" w:rsidR="006F2110" w:rsidRPr="00710091" w:rsidRDefault="006F2110" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Juniorke/Juniori : 350 bodova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46723746" w14:textId="77777777" w:rsidR="006F2110" w:rsidRPr="00710091" w:rsidRDefault="006F2110" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniorke: 400 bodova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BF40D0" w14:textId="77777777" w:rsidR="006F2110" w:rsidRPr="00710091" w:rsidRDefault="006F2110" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniori: 450 bodova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122630E0" w14:textId="77777777" w:rsidR="006F2110" w:rsidRPr="00710091" w:rsidRDefault="006F2110" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2DB586" w14:textId="57EBFD3D" w:rsidR="00AF261C" w:rsidRPr="00710091" w:rsidRDefault="00AF261C" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Povjer</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1C3F" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enstvo odlučuje o pove</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1C3F" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anju minimalne propisane norme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prije početka natjecanja u kalendarskoj godini. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A99BFB5" w14:textId="77777777" w:rsidR="00AF261C" w:rsidRPr="00710091" w:rsidRDefault="00AF261C" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175C370F" w14:textId="77777777" w:rsidR="006F2110" w:rsidRDefault="006F2110" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natjecanja na kojima se može postići propisana norma su: Liga natjecanje u sustavu HŠRS, završnica Kupa HŠRS, te međunarodna natjecanja u organizaciji ICSF-a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B8E5AF" w14:textId="77777777" w:rsidR="00691BE0" w:rsidRDefault="00691BE0" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B503CFF" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7040D4FB" w14:textId="77777777" w:rsidR="00EF6228" w:rsidRDefault="00EF6228" w:rsidP="00691BE0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023792EE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Na natjecanjima vodi se slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a dokumentacija:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290C5DC0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- prijavnica za ekipu i njene </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lanove (PRILOG – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>casting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A754573" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- startni list za upisivanje pojedina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nog rezultata natjecatelja (PRILOG – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>casting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF62E2F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- dnevnik natjecanja za unošenje svih pojedina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nih rezultata natjecatelja, na osnovu kojih se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0256A003" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Natjecatelji mla</w:t>
-[...5177 lines deleted...]
-        </w:rPr>
         <w:t>izra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unava ekipni plasman (doma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -10379,9442 +10483,9851 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DEE9AD0" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Prilikom izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enja natjecanja u baca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kim disciplina</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ma formiraju se grupe po metama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B6136D" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Redosljed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> takmičenja po metama su:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1836FAFD" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55140BB9" w14:textId="135EEBB9" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupa 1:</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aremberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D128AD9" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupa 2: uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aremberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4B65B472" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupa 3: uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5CA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uteg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aremberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2154E5F2" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C85EF2" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U daljevima se formiraju grupe u </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ovisnosti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o broju postavljenih staza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEF221B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sudac na meti drži kod sebe startnu dokumentaciju natjecatelja. Nakon izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enja bacanja i upisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFC6ED9" w14:textId="77777777" w:rsidR="00BB103B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezultata </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB103B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>natjecatelj svojim potpisom potvrđuje rezultat i isti supotpisuje sudac.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B358393" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F058B46" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Muha u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="22BCD36C" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4107ABA7" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E510234" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CE6B3E" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pribor za izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje natjecanja u disciplini MUHA U SKICH je:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E2E0F9" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF50802" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRUT - slobodnog je izbora do 3 metra dužine, sa uobi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajenim provodnicima za strunu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7E98C2" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C411071" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UMJETNA MUHA - uobi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajena turnirska suha muha na udici broj 10 (bez kuke), sa perjem od 16 do 20 mm promjera, bijele, žute ili crvene boje. Perje nije dozvoljeno podrezati. S obzirom na mogu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nost gubljenja dozvoljeno je upotrijebiti neograni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en broj muha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBE5B44" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07207F1E" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EKRK - standardni za lov umjetnom muhom. Dozvoljena je i upotreba </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrka osobne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proizvodnje ako odgovara standardnom (automatski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrk nije dozvoljen). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrk mora biti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Prilikom izvo</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>pri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en na prut i mora biti takove veli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ine da sva struna bude namotana na njemu, uklju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3633D71A" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B960FE" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STRUNA - odobrena od ICSF-a najmanje dužine 13,50 m. Nastavak strune po slobodnom izboru, iza odre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ene najmanje dužine. Nije dozvoljena upotreba strune sa metalnim uloškom. Na struni ne smiju biti nikakve oznake koje bi služile za procjenu daljine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0FA785" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CAA180" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PREDVEZ - izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u strune i muhe mora se privezati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (uobi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajen kod ribolova umjetnom muhom) najmanje dužine 1,80 m. Ne smije biti od istog materijala kao i špaga. Vrh mora biti minimalno 30 cm dužine , maksimalnog promjera 0,50 mm, i boje - fluorescentna žuta, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Redosljed</w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>narandžasta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Grupa 1:Muha </w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neonskozelena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sli</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47273AE6" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="004B73F9" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A2924D" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>METE (5 komada) - okrugle posude izra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ene od metala ili plastike, promjera 0,60 m i visine posude 3 cm. Mete treba obojiti tamnim bojama (crno, zeleno, plavo ili sme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e), bez laka. Posude se za natjecanje napune vodom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DA436C" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D375E8" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POSTOLJE - startno je mjesto sa kojega se izvode bacanja. Visina je 0,50 m, a površina gornje plohe postolja je najmanje dimenzije od 1,50 x 1,20 m. Mora biti dovoljno </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrsto da natjecatelj sa njega može nesmetano izvesti bacanja i naj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eš</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se prekriva platnom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D9CEDB" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5F0844" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BACALIŠTE - Meta broj 1 postavlja se lijevo od startnog mjesta na udaljenosti od 8,0 m, dok se meta broj 5 postavlja desno na udaljenost od 13,0 m od sredine gornjeg prednjeg ruba postolja. Mete broj 2, 3, 4 postavljaju se u pravoj liniji izme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u meta broj 1 i 5 tako da me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>usobna udaljenost bude 1,80 m od sredine jedne do sredine druge mete. Meta broj 3 postavlja se uvijek direktno ispred postolja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CD0162" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BAB6A4" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 21.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD613B" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6C0A67" w14:textId="62164490" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U disciplini muha u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, uteg </w:t>
+        <w:t xml:space="preserve"> natjecatelj zauzima položaj na postolju drže</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i u jednoj ruci prut, a u drugoj</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muhu pri dnu pruta. Ostali dio strune mora biti namotan na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrk, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aremberg</w:t>
+        <w:t>predvez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, uteg </w:t>
+        <w:t xml:space="preserve"> nije uklju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en. Natjecatelj</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mora zauzeti takav položaj da barem jednom nogom stoji uz prednju stranu postolja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D7F333" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecanje se izvodi u dva dijela:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193E88EA" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6299C6F0" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) Suha bacanja - u svaku metu baci se po jedan hitac u dva navrata slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>im redom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4071D61B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 - 1 - 4 - 2 - 5 3 - 1 - 4 - 2 - 5. Svih deset meta mora se pokušati pogoditi zadanim redom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2F9961" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ili onoliko meta koliko vrijeme to dopušta. Izme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u svakog hica mora se izvršiti najmanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1C1AB2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jedan zra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni zamah (sušenje muhe). Struna se može produžavati ili skra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivati samo za</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3438ED31" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrijeme zra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nih zamaha. Ne boduje se hitac nakon nepropisnog skra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivanja strune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788CAF0" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F03211" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Mokra bacanja - zapo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inju poslije završenih suhih bacanja. Natjecatelj skra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uje strunu na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BD71AB" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dužinu bacanja za metu broj 1, nakon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ega natjecatelj baca u dva navrata, jedno po jedno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BE8F80" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokro bacanje u svaku metu slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>redom: 1-2-3-4-5 1-2-3-4-5. Poslije bacanja na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E940E4C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metu broj 5 natjecatelj može navu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i strunu (bez namatanja na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ekrk) do dužine mete br. 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F54990" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni zamasi nisu dozvoljeni izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u bacanja u pojedine mete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D13C585" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za bacanje protivno pravilima (npr. ponavljano dodirivanje zemlje </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvezom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ili muhom na struni)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B73F9" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">natjecatelj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e biti upozoren, a u slu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aju zanemarivanja upozorenja bodovati </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se sa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8D5F99" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 bodova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99658B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dozvoljeno vrijeme za izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje ove discipline je ukupno 5 minuta i 30 sekundi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D97418" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Svaki pogodak u metu boduje se sa pet bodova. Mogu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e je ostvariti najviše 100 bodova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68477417" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183D791D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Muha u dalj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095C1073" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEFC71F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B6C4B5" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A5226F" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje discipline MUHA U DALJ potrebno je:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C03795" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0826A52A" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRUT - slobodnog je izbora do 3 metra dužine, sa uobi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajenim provodnicima za strunu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D235F1" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9AEF82" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UMJETNA MUHA - uobi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajena turnirska suha muha na udici broj 10 (bez kuke), sa perjem od 16 do 20 mm promjera, bijele, žute ili crvene boje. Perje nije dozvoljeno podrezati. S obzirom na mogu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nost gubljenja dozvoljeno je upotrijebiti neograni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en broj muha.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269339D9" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE3315B" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EKRK - standardni za lov umjetnom muhom. Dozvoljena je i upotreba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrka osobne proizvodnje ako odgovara standardnom (automatski </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekrk nije dozvoljen). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ekrk mora biti pri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en na prut i mora biti takove veli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ine da sva struna bude namotana na njemu, uklju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FE04CB" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E955CF" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STRUNA - </w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odobrena od ICSF-a </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FD7" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>za muške konkurencije: min du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>žine od 13,50 m i maksimalne</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FD7" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> težine do 38 grama, a za žensku konkurenciju:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB103B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">min. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dužine 13,50 metara i maksimalne težine 34 grama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438DD9AA" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nije dozvoljena upotreba strune sa metalnim uloškom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022EB2D4" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E42514" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PREDVEZ - izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u strune i muhe mora se privezati </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (uobi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajen kod ribolova umjetnom muhom) najmanje dužine 1,80 m do 3.00 m. Ne smije biti od istog materijala kao i špaga. Vrh mora biti minimalno 30 cm dužine , maksimalnog promjera 0,50 mm, i boje - fluorescentna žuta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>narandžasta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neonskozelena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sli</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1389BDAC" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526F2D55" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BACALIŠTE - na udaljenosti od 100 metara po vertikali na sredinu ruba postolja, 25 m lijevo i 25 m desno od vertikale utvrde se krajevi krakova staze. Konopom se krajevi krakova spoje sa sredinom postolja oslikavaju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i tako stazu za izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje ove discipline. Krajnji razmak iznosi 50 metara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B960919" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2AF125" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>POSTOLJE - startno je mjesto sa kojega se izvode bacanja. Visina je 0,50 m, a površina gornje plohe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2071D510" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postolja je najmanje dimenzije od 1,50 x 1,20 m. Mora biti dovoljno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrsto da natjecatelj sa njega</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A077844" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>može nesmetano izvesti bacanja i naj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se prekriva platnom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2999750A" w14:textId="77777777" w:rsidR="00FC7105" w:rsidRPr="00710091" w:rsidRDefault="00FC7105" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2BD54C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 23.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA2CE8D" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DAE07F" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="00710091" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disciplina MUHA U DALJ izvodi se:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F869AA4" w14:textId="05E7C905" w:rsidR="004B73F9" w:rsidRPr="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prije po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etka bacanja natjecatelju pomo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nik može razvu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i strunu na željenu duljinu u smjeru bacanja. Natjecatelj u okviru dozvoljenog vremena od 5 minuta, može imati neograni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eni broj izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aja, ali za ocjenjivanje uzeti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se samo dva najdalja hica. Svaki metar u dva najduža hica ocjenjuje se 1 bodom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E7816F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">c) Uteg u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="715D62E7" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A8211F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0B56A4" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0783C8" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje natjecanja u disciplini UTEG U ARENBERG potrebno je:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280F9FAD" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44575DF5" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRPr="00710091" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRUT - za jednu ruku, dužine 1,37 do 2,50 m sa najmanje 3 provodnika za konac promjera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BC52B9" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do 50 mm i vršnom karikom promjera do 10 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571FB86B" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BE716D" w14:textId="76F2CD97" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ROLA - standardna pri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena na prut, sa dozvoljenim promjenama špule</w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te modificiranim prijenosom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575BC05E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="621243DA" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KONAC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neupreden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) - slobodnog izbora, bez minimalne debljine. Minimalna dozvoljena dužina je 20 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3ECC0E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C1F98E" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UTEG - plasti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni uteg oblika vodene kapljice, težine 7,5 g odobren od ICSF-a (dozvoljen odstupanje 0,15g), bijele boje, dužine do 53,00 mm bez gornje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dozvoljeno odstupanje 0,3 mm) i promjera glave od 18,5 mm (dozvoljeno odstupanje 0,3 mm) veličina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5mm</w:t>
+      </w:r>
+      <w:r w:rsidR="00035B80" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dozvoljeno odstupanje 1mm)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398FA3FD" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="009C2FD7" w:rsidRDefault="00035B80" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5692EDDC" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STARTNA MJESTA - raspore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena su oko mete tako da su startna mjesta broj 1 i broj 5 u ravnoj crti od centra mete preko kuta mete pod kutom od 90 stupnjeva. Ostala 3 startna mjesta treba postaviti u jednakim razmacima izme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u prvog i posljednjeg mjesta. Najudaljenija, ako je mogu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e, u smjeru vjetra iza natjecatelja. Startna mjesta ozna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena su daskom dužine 1 m i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBBFFAA" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>visine 0,10 m obojenom bijelom bojom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7AD98D" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104C086F" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>META - izra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena od platna ili plastike zelene boje i kvadratnog oblika, na kome je središte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEC3E79" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(centar) promjera 75 cm i 4 koncentri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na prstena širine 30 cm, odnosno vanjskog promjera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352591FB" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="009C2FD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>od 1,35; 1,95; 2,55 i 3,15 m. Na središte (centar) postavlja se plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a debljine 5 mm, obojena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB86A6E" w14:textId="60ACFD6E" w:rsidR="009C2FD7" w:rsidRPr="00A92FA7" w:rsidRDefault="009C2FD7" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>crnom bojom. Prsteni su ozna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eni bijelom trakom širine 2 cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D7D076" w14:textId="77777777" w:rsidR="009C2FD7" w:rsidRDefault="009C2FD7" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7264F1D1" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259DCC8D" w14:textId="77777777" w:rsidR="00035B80" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BCF259" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecanja u disciplini UTEG U ARENBERG odvija se tako da se sa svakog startnog mjesta izbacuju</w:t>
+      </w:r>
+      <w:r w:rsidR="008F48FA" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na metu po dva izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja, i to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7269C672" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- sa mjesta broj 1 -kla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enjem utega ispod ruke, na metu udaljenu 10 m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7BCA02" w14:textId="13284D9D" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kod pravilno izvedenog</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bacanja prilikom izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja uteg je ispod pruta. Dozvoljena je bilo koja poza natjecatelja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B01AB8E" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1F581B" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- sa mjesta broj 2 - zamahom sa desne strane, na metu udaljenu 12 m. Pravilno izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F83BE7A" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bacanja vrši se tako da vršna karika pruta putuje barem 1 metar od desne strane smjera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2F30C7" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bacanja, tako da su prut i ruka kojom se vrši bacanje desno od smjera bacanja, što je crta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F0FD8" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u natjecatelja i centra mete. Vršna karika pruta ne smije biti viša od vodoravne ravnine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E75F703" w14:textId="30B3F428" w:rsidR="00BB103B" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pruta u trenutku izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja. Dopušten je bilo koji položaj takmičara, bez obzira nalazi li se štap ispred ili iza startne ploče. Povlačenje utega po tlu je zabranjeno i donosi 0 bodova. Duljina klatna je neograničena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E91FBF1" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317B1BD3" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- sa mjesta broj 3 - zamahom preko glave, na metu udaljenu 18 m. Pravilno je izvedeno bacanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE74E3C" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kada se vršna karika pruta prije izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja nalazi iznad glave natjecatelja. Dozvoljena je bilo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B132CE" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>koja duljina klatna i bilo koji položaj natjecatelja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F6EEF8" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3A4362" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- sa mjesta broj 4 –- zamahom sa lijeve strane, na metu udaljenu 14 m. Pravilno izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3837F5A5" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bacanja vrši se tako da vršna karika pruta putuje barem 1 metar od lijeve strane smjera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D79C1F" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bacanja, tako da su prut i ruka kojom se vrši bacanje lijevo od smjera bacanja, što je crta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8D41A7" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u natjecatelja i centra mete. Vršna karika pruta ne smije biti viša od vodoravne ravnine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051C8F32" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pruta u trenutku izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja. Dopušten je bilo koji položaj takmičara, bez obzira nalazi li se štap ispred ili iza startne ploče. Povlačenje utega po tlu je zabranjeno i donosi 0 bodova. Duljina klatna je neograničena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AE1761" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C3B024" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- sa mjesta broj 5 - zamahom slobodnog izbora na metu udaljenu 16 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46492EFE" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009C9EEB" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vrijeme dozvoljeno za svih 10 izba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja je 5 minuta, uklju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i i vrijeme potrebno za promjenu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13894C47" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>startnih mjesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15400E66" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ocjenjivanje: pogodak u središte (centar) ocjenjuje se sa 10 bodova, a prsteni (od središta) prema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55750C6C" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vanjskom rubu 8, 6, 4 i 2 boda. Najve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i mogu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i zbroj bodova je 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066A779F" w14:textId="77777777" w:rsidR="00035B80" w:rsidRPr="00710091" w:rsidRDefault="00035B80" w:rsidP="00035B80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7BCB9B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) Uteg u </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="513EBFAA" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRPr="00710091" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4BCC19" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E1D823" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRPr="00710091" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D96B2" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRPr="00710091" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRUT - za jednu ruku, dužine 1,37 do 2,50 m sa najmanje 3 provodnika za konac promjera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FB1EA8" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do 50 mm i vršnom karikom promjera do 10 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D8D4F6" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D3CD66" w14:textId="77777777" w:rsidR="0033579D" w:rsidRDefault="004B60D3" w:rsidP="0033579D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROLA - </w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>standardna pri</w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrš</w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="0033579D" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena na prut, sa dozvoljenim promjenama špule te modificiranim prijenosom..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAC6D7A" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="0033579D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237BAF01" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KONAC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neupreden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) - slobodnog izbora, bez minimalne debljine. Minimalna dozvoljena dužina je 20 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C89072" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF570E2" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UTEG - plasti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni uteg oblika vodene kapljice, težine 7,5 g odobren od ICSF-a (dozvoljen odstupanje 0,15g), bijele boje, dužine do 53,00 mm bez gornje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dozvoljeno odstupanje 0,3 mm) i promjera glave od 18,5 mm (dozvoljeno odstupanje 0,3 mm) veličina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5mm (dozvoljeno odstupanje 1mm),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564D65DE" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F87ECC" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BACALIŠTE - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ini ga 5 (pet) koso nagnutih kružnih plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a promjera 0,76 metara, izra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enih od drveta</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ili </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lesonita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maksimalne debljine od 10,00 mm, mat žuto obojenih bez laka. Mete su izdignute od</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zemlje sa zadnje strane 17, a sa prednje 5 cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2512C8" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Razmak izme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u meta je 2,50 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E3EBF" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meta br. 1 postavlja se ispred startnog mjesta broj 1 na udaljenosti od 10 m od centra mete, a meta</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>broj 5 ispred startnog mjesta broj 5 na udaljenosti od 18 m od centra mete. Ostale mete postavljaju se</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u pravoj liniji izme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u meta broj 1 i broj 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76EDE4" w14:textId="10058819" w:rsidR="004B60D3" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Startna mjesta - ozna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ena su startnom daskom dužine 1 m i visine 0,10 m obojenom bijelom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bojom.Startna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mjesta postavljaju se u pravoj liniji tako da sredina jedne startne daske bude udaljena od</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sredine druge daske 1,50 m</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D128AD9" w14:textId="77777777" w:rsidR="008F5CA3" w:rsidRDefault="008F5CA3" w:rsidP="00B8186B">
-[...2875 lines deleted...]
-    <w:p w14:paraId="7F2BD54C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B73F9">
+    <w:p w14:paraId="399118B9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B60D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lanak 23.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FA2CE8D" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+        <w:t>lanak 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6E4355" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33DAE07F" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRPr="008B7658" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
-[...42 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+    <w:p w14:paraId="3719CA5A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecanje se izvodi tako da se sa startnog mjesta redom na svaku metu izbace po dva hica, pa zatim</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ponovo istim redom. Na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in bacanja (zamah) po slobodnom izboru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7374BA8E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vrijeme izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enja ove discipline je najviše 8 minuta (za 20 hitaca), uklju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i i vrijeme potrebno za</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>promjenu startnih mjesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6025CDF3" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Svaki pogodak u metu vrijedi 5 bodova. Najve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i mogu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i zbroj je 100 bodova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255AC091" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259A33A0" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BB3667" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e) Uteg u dalj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5422C683" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5526792A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4003177A" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A86748" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za izvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje natjecanja u disciplini UTEG U DALJ potrebno je:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03208D9E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448F0554" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRUT - za jednu ruku, dužine 1,37 do 2,50 m sa najmanje 3 provodnika za konac promjera do 50 mm i vršnom karikom promjera do 10 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B55EEAF" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCC4EFE" w14:textId="7AB271E2" w:rsidR="00797627" w:rsidRDefault="004B60D3" w:rsidP="00797627">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROLA - </w:t>
+      </w:r>
+      <w:r w:rsidR="00797627" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>standardna pri</w:t>
+      </w:r>
+      <w:r w:rsidR="00797627" w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidR="00797627" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vrš</w:t>
+      </w:r>
+      <w:r w:rsidR="00797627" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="00797627" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena na prut, sa dozvoljenim promjenama špule te modificiranim prijenosom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512DD16E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00797627">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FF3A31" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KONAC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neupreden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) - slobodnog izbora, jednakog promjera od min. 0,18 mm u cijeloj dužini variranje nije dozvoljeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5257FA5F" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1768546D" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PREDVEZ – minimalni promjer 0,25 mm, variranje nije dozvoljeno . Minimalna dužina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predveza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od role do utega mora biti barem jedan cijeli namotaj na roli. boje - fluorescentna žuta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>narandžasta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neonskozelena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sli</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B86E31A" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187B9F49" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UTEG - plasti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ni uteg oblika vodene kapljice, težine 7,5 g odobren od ICSF-a (dozvoljen odstupanje 0,15g), bijele boje, dužine do 53,00 mm bez gornje </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dozvoljeno odstupanje 0,3 mm) i promjera glave od 18,5 mm (dozvoljeno odstupanje 0,3 mm) veličina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alkice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5mm (dozvoljeno odstupanje 1mm), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762CC391" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599A6426" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRPr="00710091" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BACALIŠTE - na udaljenosti od 100 metara po vertikali na sredinu startne daske, 25 m lijevo i 25 m desno od vertikale utvrde se krajevi krakova bacališta. Konopom se krajevi krakova spoje sa sredinom startne daske oslikavaju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...54 lines deleted...]
-        <w:t xml:space="preserve">c) Uteg u </w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i tako bacalište za izvo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enje ove discipline. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300DB3A" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRPr="00710091" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E6F63F" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STARTNO MJESTO - ozna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena su startnom daskom dužine 1,5 m i visine 0,10 m obojenom bijelom bojom. Obvezno je osigurati zaletište od najviše 5 metara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11818EE1" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C429C2" w14:textId="77777777" w:rsidR="00710091" w:rsidRDefault="00710091" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325305DC" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3614A4A3" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50FCC147" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecanje u disciplini UTEG U DALJ odvija se tako da svaki natjecatelj izbaci tri izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8FA640" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obilježenu stazu. Zamah bacanja je slobodnog izbora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E9967B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vrijeme dozvoljeno za izvršenje pojedinog izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja je 60 sekundi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3EAD1F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ocjenjivanje se vrši tako da se uzima u obzir najduži izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aj i svaki metar dužine ocjenjuje se sa 1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B60D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bodova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B846031" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306B2127" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E3977B" w14:textId="77777777" w:rsidR="004B60D3" w:rsidRDefault="004B60D3" w:rsidP="004B60D3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E371A01" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ukoliko nema ograni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enja u pravilima za disciplinu bilo koja baca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ka tehnika je dozvoljena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ED8DC6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bilo koji pokušaj izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja koji djeluje na osloba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anje strune ra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>una se kao bacanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E64D70B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enito su zabranjena tzv. katapult bacanja. To je bacanje u kojemu natjecatelj savija svoj prut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9AB355" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pridržavaju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i uteg, kako bi snaga nastala osloba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anjem pruta uteg dobio ve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u brzinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70421962" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DECB47" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bacanje je neispravno i ne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se bodovati (boduje se s 0 bodova) u slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>im situacijama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28291EF6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U UTEG disciplinama:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9597BC" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj u vrijeme leta utega prestupi startnu crtu ili dodirne zemlju ispred startne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EAF55E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e bilo kojim dijelom tijela, ili ako natjecatelj u disciplini to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosti ne stoji direktno uz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD3EA78" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>granicu startne plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e barem sa jednom nogom;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D6D6D5" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj vra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a strunu natrag i prelazi preko startne plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e prije nego je bacanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFC9008" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ozna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eno na bacalištu, ili mu je usmeno odobreno od strane suca;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2E56E6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj u uteg dalj disciplini ne uspije obaviti izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aj u roku kra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em od 60 sekundi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C8A726" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nakon što je starter proglasio bacalište slobodnim. Ukoliko je taj limit prekora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en bacanje se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC11E5D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>una za ukupan broj bacanja dozvoljen na natjecanju ali se ne boduje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B6D383" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj u uteg dalj disciplini prekora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i maksimum od 5 metara zaleta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DD4100" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko uteg dodirne tlo unutar bacališta ili ispred startne plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e ili zamišljene crte u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571372F1" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>produljenju startne plo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e s dvije strane, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ak i u slu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aju da izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aj nije u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>injen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D6E81" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj unato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upozorenju ponovljeno dodiruje zemlju </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>arenberg</w:t>
+        <w:t>predvezom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="715D62E7" w14:textId="77777777" w:rsidR="004B73F9" w:rsidRDefault="004B73F9" w:rsidP="004B73F9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F5145F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bacanje bodovat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se kao neispravno bacanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1B3B42" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko je u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>injen izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aj a natjecatelj je zaboravio otvoriti rola;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BD160A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko se rola zatvori za vrijeme obavljanja izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aja u uteg disciplinama;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0346E9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko se prekine konac za vrijeme leta utega;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC44B37" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko u disciplinama dalj uteg odleti izvan bacališta, ili se u disciplinama to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B86261E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>promaši meta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04711C07" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj unato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upozorenju ponovljeno dodiruje zemlju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvezom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e bacanje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024CE4D4" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bodovat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se kao neispravno bacanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF359E7" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko tehnika bacanja nije sukladna s pravilima</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CCD84C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U MUHA disciplinama:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192C33D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* ukoliko se prut ne drži prema pravilima (u MUHA DALJ disciplini </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itava struna s muhom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7658B6A6" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mora biti u zraku za vrijeme ispravnog bacanja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4464070D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko u trenutku izba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aja muha ili </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nedostaju (u slu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aju da se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zamrsi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6F4FC5" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">može biti ispod dozvoljenog minimumu od 1,80 metara. Tada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se bacanje bodovati ako je</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65540E6F" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sve ostalo bilo pravilno)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BA984E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko za vrijeme bacanja muha dotakne vodu unutar mete kod pogrešnog bacanja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6571DC53" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* kada završno bacanje za bodovanje nije u dozvoljenom vremenu izvršeno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1E3CE2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko u disciplini muha dalj muha padne izvan bacališta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F12970D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko je struna ozna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ena ili ju natjecatelj može mjeriti duž pruta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5739853E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* ukoliko se prekine vrh strune za muhu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i promjeni se onom dužom od dužine pruta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B98C37" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zamjene opreme su dozvoljene samo od istog materijala i iste boje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D44FB03" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* ukoliko se u disciplini muha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> struna izvu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ekrka prije nego je startni sudac dao znak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5E848D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>za start</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670FBC68" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>* ukoliko natjecatelj za vrijeme leta muhe dodirne tlo na bilo kojoj strani postolja, bilo kojim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BBE1E8" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dijelom tijela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD67258" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* ukoliko natjecatelj za vrijeme bacanja u disciplini muha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barem s jednom nogom ne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED9DD7" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stoji direktno uz granicu vrha postolja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CD3552" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* ukoliko natjecatelj unato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upozorenju ponovljeno dodiruje zemlju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvezom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slijede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59835A10" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bacanje bodovat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se kao neispravno bacanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F22F866" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Svako neispravno bacanje ra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>una se u ukupan dozvoljen broj bacanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA019B4" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odlukom glavnog suca, a na prijedlog suca na bacalištu bacanje se ponavlja ukoliko je bilo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806CE27" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nedozvoljeno ometano od strane druge osobe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681F9E1C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukoliko se upotrebljava bilo koji dio opreme i pribora koji nije u skladu s pravilima natjecatelj </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e biti</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diskvalificiran za cijelo natjecanje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A5A7C4" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6321F1FA" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00710091">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
-[...20 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Č</w:t>
       </w:r>
-      <w:r>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284CF3B1" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="00710091" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2D880C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U uteg disciplinama polomljena ili manjkava oprema podrazumijeva: polomljena rola ili prut,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC8F76C" w14:textId="77777777" w:rsidR="00286CD0" w:rsidRPr="00710091" w:rsidRDefault="00286CD0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tom slu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aju natjecatelj smije upotrijebiti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>drugi komplet opreme koji je u skladu s pravilima. Tak</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nezgode treba prijaviti sucu na bacalištu.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A24E2" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> U tom slučaju vrijeme se zaustavlja a natjecatelj ima 10 min da otkloni kvar ili zamjeni s rezervnim priborom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C8B384" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00286CD0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U slučaju zapetljanog najlona ili puknutog prstena vodilice ili ulaska strune pod špulu role vrijeme se ne zaustavlja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729B9B27" w14:textId="77777777" w:rsidR="00286CD0" w:rsidRPr="00710091" w:rsidRDefault="00286CD0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prilikom popravka pribora jedna osoba može pomoći natjecatelju u otklanjanju kvara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569C1CF4" w14:textId="77777777" w:rsidR="00286CD0" w:rsidRPr="00710091" w:rsidRDefault="00286CD0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0FAB29" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U muha disciplinama vrijede ista pravila kao i za discipline utega Ukoliko se izgubi muha ili </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00286CD0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vrijeme se</w:t>
+      </w:r>
+      <w:r w:rsidR="009517C6" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00286CD0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zaustavlja</w:t>
+      </w:r>
+      <w:r w:rsidR="009517C6" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ukoliko sudac </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7105" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>odluči</w:t>
+      </w:r>
+      <w:r w:rsidR="009517C6" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da je to potrebno</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CD0" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natjecatelju smije pomo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...42 lines deleted...]
-        <w:t>KONAC (</w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6B5F" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">istovremeno samo jedna osoba kako bi zamijenio muhu ili </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008B7658">
-[...5 lines deleted...]
-        <w:t>neupreden</w:t>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>predvez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B7658">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Udaljenost i pogoci prije gubitka</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6B5F" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B7658">
-[...143 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unaju se. Neograni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eni broj muha smije se zamijeniti. </w:t>
+      </w:r>
+      <w:r w:rsidR="009517C6" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U disciplini muha dalj </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4B9C" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u slučaju puknuća strune </w:t>
+      </w:r>
+      <w:r w:rsidR="009517C6" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dozvoljena je promjena strune uz zaustavljanje vremena na 10 min. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pomo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jedne osobe istovremeno dozvoljena je za</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A261AA9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>razvla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
-      <w:r>
-[...5578 lines deleted...]
-      <w:r w:rsidRPr="008B7658">
+      <w:r w:rsidRPr="00710091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enje strune i otpetljavanje strune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D9AC46" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B2BC0B" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
       <w:pPr>
@@ -20400,50 +20913,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lanice u</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEA8E5C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00797627" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ženskim kategorijama sakupila</w:t>
       </w:r>
       <w:r w:rsidR="00B8186B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ukupno najve</w:t>
       </w:r>
       <w:r w:rsidR="00B8186B">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidR="00B8186B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -20518,71 +21032,70 @@
       </w:r>
       <w:r w:rsidR="00B8186B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priznanja ima ekipa, koja ima boljeg natjecatelja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176444A7" w14:textId="77777777" w:rsidR="00926A5B" w:rsidRDefault="00926A5B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="636750CD" w14:textId="7C545B13" w:rsidR="00B8186B" w:rsidRPr="008B7658" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7CAA7D5A" w14:textId="77777777" w:rsidR="00797627" w:rsidRDefault="00B8186B" w:rsidP="00797627">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>U liga natjecanjima ukupni plasman za pojedince odre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en je ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -20697,115 +21210,145 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> odnosno petoboju, dijele bolje mjesto. U slu</w:t>
       </w:r>
       <w:r w:rsidR="00797627">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidR="00797627">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aju da dvije ili više ekipe osvoje isti broj bodova dijele bolje mjesto s tim da prednost u dodjeljivanju priznanja ima ekipa, koja ima boljeg natjecatelja.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="636750CD" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00926A5B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0D93C35C" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78BA4FB3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Disciplinske mjere na natjecanju</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E907779" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+    <w:p w14:paraId="2472A87C" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1E907779" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Žiri natjecanja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274410BC" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7942C37A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -21240,50 +21783,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ih 15 minuta usmena reklamacija se mora pismeno</w:t>
       </w:r>
       <w:r w:rsidR="008344EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>potvrditi.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="02A91CF4" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="717D0305" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pismene reklamacije, koje zahtijevaju zasjedanje žirija, mogu biti uzete u razmatranje samo ako je</w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21443,50 +22000,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uje na ra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un HŠRS.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="51534910" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="63E9C2A3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reklamacije, koje ne zahtijevaju zasjedanje žirija natjecanja, zaprima vrhovni sudac bez uplate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DCCFBE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
@@ -21525,50 +22096,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uje ih HŠRS-u u privitku svoga pismenog izvješ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="757CB95E" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="471A6E69" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U slu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
@@ -21625,50 +22210,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i glas.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="36DA0F3D" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1B47589E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Žiri zasjeda ako je prisutno najmanje </w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21791,50 +22390,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC1EE9A" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>KAZNENE ODREDBE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EB75B2" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290EE8EF" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -21915,50 +22515,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u se slijede</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e mjere:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="21AFE9FE" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5B085664" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a) Žuti karton - opomena sudioniku slijedi kod pokušaja bacanja nedozvoljenim priborom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E71776" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
@@ -22104,76 +22718,89 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aju dodjele žutog kartona kapetanu isti ne može sudjelovati na natjecanjima u roku 30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559E170A" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>dana nakon dodijeljenog žutog kartona, a ako se žuti karton dodjeli natjecatelju briše mu se</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE6B4B3" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 % bodova ostvarenih na natjecanju kada je dobio kazneni karton.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3041CD51" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="29AEF73E" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b) Crveni karton - diskvalifikacija sudionika slijedi kod prekršaja odredbi: kod izvršenog</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384FD28D" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
@@ -22448,50 +23075,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>castingu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00574B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nakon dodijeljenog crvenog kartona.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1376E37B" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="21183887" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c) Ovisno o težini po</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
@@ -22571,50 +23212,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01900DEB" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>povrede i ometanja tijeka natjecanja.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="029F2611" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0E72B130" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d) Natjecatelj koji nije pauzirao nakon dodijeljenih kaznenih kartona automatizmom se</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6104367C" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
@@ -22732,50 +23387,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se ometa odvijanje natjecanja. Stegovnu prijavu podnosi vrhovni sudac neposredno ili na prijedlog</w:t>
       </w:r>
       <w:r w:rsidR="00CC6B5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>predstavnika organizatora, sektorskog ili startnog suca.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1A1B1C35" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="330FF71E" w14:textId="77777777" w:rsidR="00007D49" w:rsidRDefault="00007D49" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e) Za neprimjereno ponašanje ili ne </w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22791,50 +23460,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ponašanje za vrijeme takmičenja kapetan može dobiti žuti karton bez </w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mogućnosti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> žalbe te u slučaju ponavljanja istog udaljavanjem s sportskog terena</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6C791F20" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="06880FD8" w14:textId="77777777" w:rsidR="00007D49" w:rsidRDefault="00007D49" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f) u slučaju dodjeljivanja 2 žu</w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22859,50 +23542,64 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> u </w:t>
       </w:r>
       <w:r w:rsidR="00FC7105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tekućoj</w:t>
       </w:r>
       <w:r w:rsidR="00487C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> godini.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="491B76DE" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2CD4920F" w14:textId="77777777" w:rsidR="00487C1C" w:rsidRDefault="00487C1C" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">g) U slučaju stjecanja prava nastupa u reprezentaciji isti neopravdano otkaže nastup u </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -23008,70 +23705,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A856FD9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Natjecatelji su dužni poznavati odredbe ovog Pravilnika, kao i posebne propozicije propisane za</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A47A6" w14:textId="4B36F225" w:rsidR="00B64AC7" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3C207DD2" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>natjecanje na kojemu sudjeluju, jer ga njihovo ne poznavanje ne osloba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a odgovornosti za eventualne</w:t>
       </w:r>
       <w:r w:rsidR="00CC6B5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -23586,1157 +24284,1203 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ovisno o kazni.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114AF653" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Žuti karton dodijeljen sudioniku natjecanja briše se iz registra kazni HŠRS ako u roku od dvije godine</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nije došlo do drugog kažnjavanja žutim kartonom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D878B7" w14:textId="77777777" w:rsidR="00596A09" w:rsidRDefault="00596A09" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izrečene kaznene mjere ne nastupanja na takmičenju mogu se odraditi samo na kolima </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>casting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lige</w:t>
+      </w:r>
+      <w:r w:rsidR="00487C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ili završnici kupa HŠRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E31930" w14:textId="77777777" w:rsidR="00574B22" w:rsidRDefault="00574B22" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634A2E96" w14:textId="77777777" w:rsidR="00405820" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FEA1CC4" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="00710091" w:rsidRDefault="00037AF0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00405820" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - FINANCIRANJE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435E50BD" w14:textId="77777777" w:rsidR="00405820" w:rsidRPr="00710091" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144C2BB8" w14:textId="77777777" w:rsidR="000F3119" w:rsidRPr="00710091" w:rsidRDefault="000F3119" w:rsidP="000F3119">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Članak 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4935E924" w14:textId="77777777" w:rsidR="000F3119" w:rsidRPr="00710091" w:rsidRDefault="000F3119" w:rsidP="000F3119">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343DE5DE" w14:textId="15D67DD1" w:rsidR="00E84419" w:rsidRPr="00710091" w:rsidRDefault="00E84419" w:rsidP="00E84419">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sav trošak reprezentacije u svim kategorijama snosi HŠRS u razdoblju od minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godin</w:t>
+      </w:r>
+      <w:r w:rsidR="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od osvajanja odličja na takmičenjima u organizaciju ICSF-a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A83CAE" w14:textId="77777777" w:rsidR="00BE6A8D" w:rsidRPr="00710091" w:rsidRDefault="00BE6A8D" w:rsidP="00E84419">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622CC08B" w14:textId="77777777" w:rsidR="00E84419" w:rsidRPr="00710091" w:rsidRDefault="00BE6A8D" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visina troška organizacije pojedinog takmičenja u kalendarskoj godini na prijedlog Povjerenstva donosi se na upravnom odboru HŠRS prije godišnje skupštine HŠRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E36C76" w14:textId="77777777" w:rsidR="00E84419" w:rsidRPr="00710091" w:rsidRDefault="00E84419" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5845E165" w14:textId="02AA6239" w:rsidR="00D0441B" w:rsidRDefault="0087123E" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sav trošak</w:t>
+      </w:r>
+      <w:r w:rsidR="00405820" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organizacije</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i sudački troškovi</w:t>
+      </w:r>
+      <w:r w:rsidR="00405820" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pojedinih kola liga te završnice kupa H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ŠRS u bacačkim disciplinama snos</w:t>
+      </w:r>
+      <w:r w:rsidR="00405820" w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i HŠRS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE4C213" w14:textId="77777777" w:rsidR="00405820" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F61955" w14:textId="77777777" w:rsidR="00405820" w:rsidRDefault="00405820" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3936C831" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00037AF0" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8186B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ZAVRŠNE ODREDBE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AAD260" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055566CC" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3855633F" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECD3823" w14:textId="52E9A703" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ovaj Pravilnik i dokumenti HŠRS navedeni u </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lanku 1 stavak 2 ovoga Pravilnika objaviti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se na</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>internetskoj stranici HŠRS (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="000136AE" w:rsidRPr="00F11F5C">
+          <w:rPr>
+            <w:rStyle w:val="Hiperveza"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>www.ribolovni-savez.hr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B89077F" w14:textId="77777777" w:rsidR="000136AE" w:rsidRPr="00710091" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EF5ECB" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izvršenjem prijave za natjecanje i uplatom kotizacije smatrati </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e se da se doti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni natjecatelj slaže</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371487E9" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa svim odre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enjima iz ovoga Pravilnika, Odluke o sustavu natjecanja HŠRS za odre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AEBA48" w14:textId="77777777" w:rsidR="00D0441B" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kalendarsku godinu i dokumenata iz u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanku 1 stavak 2 ovoga Pravilnika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77388194" w14:textId="5C0D47C8" w:rsidR="00405820" w:rsidRPr="000136AE" w:rsidRDefault="00CC6B5F" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ovaj pravilnik je usklađen s pravilnikom ICSF-a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710091">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD00426" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00CC6B5F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Žuti karton dodijeljen sudioniku natjecanja briše se iz registra kazni HŠRS ako u roku od dvije godine</w:t>
-[...146 lines deleted...]
-    <w:p w14:paraId="144C2BB8" w14:textId="77777777" w:rsidR="000F3119" w:rsidRPr="008B7658" w:rsidRDefault="000F3119" w:rsidP="000F3119">
+        <w:t>Č</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lanak 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403C0989" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B7658">
-[...9 lines deleted...]
-    <w:p w14:paraId="4935E924" w14:textId="77777777" w:rsidR="000F3119" w:rsidRPr="008B7658" w:rsidRDefault="000F3119" w:rsidP="000F3119">
+    </w:p>
+    <w:p w14:paraId="5A469D8A" w14:textId="52878C4D" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tuma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enje odredaba ovog Pravilnika daje Upravni odbor HŠRS</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D30597" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6216AFFE" w14:textId="77777777" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Usvajanjem ovog Pravilnika prestaje važiti Pravilnik o natjecanjima HŠRS u baca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6A7C97" w14:textId="1B64FAA1" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disciplinama (CASTING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) od </w:t>
+      </w:r>
+      <w:r w:rsidR="00710091" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.03.2024. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>god</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92FA7" w:rsidRPr="00A92FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01778470" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3A741C" w14:textId="61206586" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="00B8186B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izmjene i dopune ovog Pravilnika vrše se po postupku njegovog donošenja</w:t>
+      </w:r>
+      <w:r w:rsidR="000136AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0E99DD" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="000136AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343DE5DE" w14:textId="77777777" w:rsidR="00E84419" w:rsidRPr="008B7658" w:rsidRDefault="00E84419" w:rsidP="00E84419">
-[...265 lines deleted...]
-    <w:p w14:paraId="05AAD260" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+    <w:p w14:paraId="71903DDE" w14:textId="77777777" w:rsidR="000136AE" w:rsidRDefault="000136AE" w:rsidP="000136AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60854C68" w14:textId="51317632" w:rsidR="00B8186B" w:rsidRDefault="00B8186B" w:rsidP="000136AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
-[...30 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Predsjednik HŠRS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16553ACB" w14:textId="0C579DF5" w:rsidR="005D5505" w:rsidRPr="00710091" w:rsidRDefault="00B8186B" w:rsidP="000136AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...565 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vladimir Sever v.r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16553ACB" w14:textId="77777777" w:rsidR="005D5505" w:rsidRDefault="005D5505" w:rsidP="00CC6B5F">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="005D5505" w:rsidSect="00B8186B">
+    <w:sectPr w:rsidR="005D5505" w:rsidRPr="00710091" w:rsidSect="00B8186B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
@@ -24754,116 +25498,214 @@
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246733FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC586BD4"/>
+    <w:lvl w:ilvl="0" w:tplc="041A0011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1447432775">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8186B"/>
     <w:rsid w:val="000045A7"/>
     <w:rsid w:val="00007D49"/>
+    <w:rsid w:val="000136AE"/>
     <w:rsid w:val="00035B80"/>
     <w:rsid w:val="00037AF0"/>
     <w:rsid w:val="00077F84"/>
     <w:rsid w:val="000E2CCB"/>
     <w:rsid w:val="000F3119"/>
     <w:rsid w:val="0012635A"/>
     <w:rsid w:val="00126B05"/>
     <w:rsid w:val="001F3BC1"/>
     <w:rsid w:val="00230154"/>
     <w:rsid w:val="00286CD0"/>
     <w:rsid w:val="002A24E2"/>
     <w:rsid w:val="002B5566"/>
     <w:rsid w:val="0033579D"/>
     <w:rsid w:val="00344781"/>
     <w:rsid w:val="00396ED6"/>
     <w:rsid w:val="003A58EE"/>
     <w:rsid w:val="003F3883"/>
     <w:rsid w:val="00405820"/>
     <w:rsid w:val="0041737F"/>
+    <w:rsid w:val="004706A4"/>
     <w:rsid w:val="00474272"/>
     <w:rsid w:val="00487C1C"/>
     <w:rsid w:val="004B60D3"/>
     <w:rsid w:val="004B73F9"/>
+    <w:rsid w:val="004B7CC3"/>
     <w:rsid w:val="00526236"/>
     <w:rsid w:val="00574B22"/>
     <w:rsid w:val="00596A09"/>
     <w:rsid w:val="005C1C3F"/>
     <w:rsid w:val="005D5505"/>
     <w:rsid w:val="0060681C"/>
     <w:rsid w:val="00691BE0"/>
     <w:rsid w:val="006C4B9C"/>
     <w:rsid w:val="006F2110"/>
-    <w:rsid w:val="00755C5A"/>
+    <w:rsid w:val="00710091"/>
     <w:rsid w:val="00797627"/>
     <w:rsid w:val="008344EA"/>
     <w:rsid w:val="00844B03"/>
     <w:rsid w:val="0087123E"/>
-    <w:rsid w:val="008B7658"/>
+    <w:rsid w:val="008A740F"/>
     <w:rsid w:val="008E5D6D"/>
     <w:rsid w:val="008F4184"/>
     <w:rsid w:val="008F48FA"/>
     <w:rsid w:val="008F5CA3"/>
     <w:rsid w:val="00926A5B"/>
     <w:rsid w:val="0095142E"/>
     <w:rsid w:val="009517C6"/>
     <w:rsid w:val="009C2FD7"/>
     <w:rsid w:val="009E27B1"/>
+    <w:rsid w:val="00A92FA7"/>
     <w:rsid w:val="00AF261C"/>
     <w:rsid w:val="00B51EE4"/>
     <w:rsid w:val="00B64AC7"/>
     <w:rsid w:val="00B812E4"/>
     <w:rsid w:val="00B8186B"/>
     <w:rsid w:val="00BB103B"/>
     <w:rsid w:val="00BE6A8D"/>
     <w:rsid w:val="00CC6B5F"/>
     <w:rsid w:val="00D0441B"/>
     <w:rsid w:val="00D265C6"/>
     <w:rsid w:val="00DE382A"/>
     <w:rsid w:val="00DF2A55"/>
     <w:rsid w:val="00E84419"/>
     <w:rsid w:val="00EA275E"/>
     <w:rsid w:val="00EF6228"/>
     <w:rsid w:val="00F53ECF"/>
     <w:rsid w:val="00F775DF"/>
     <w:rsid w:val="00FC69E1"/>
     <w:rsid w:val="00FC7105"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -25294,62 +26136,96 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Obinatablica">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezpopisa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odlomakpopisa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000136AE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hiperveza">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Zadanifontodlomka"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000136AE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerijeenospominjanje">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Zadanifontodlomka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000136AE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ribolovni-savez.hr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25597,66 +26473,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>36745</Characters>
+  <Pages>19</Pages>
+  <Words>6514</Words>
+  <Characters>37136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>306</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>309</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43105</CharactersWithSpaces>
+  <CharactersWithSpaces>43563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Matija Bjelobradić</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>