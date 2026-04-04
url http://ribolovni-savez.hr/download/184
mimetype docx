--- v0 (2025-10-03)
+++ v1 (2026-04-04)
@@ -1,163 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A6C5C84" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
+    <w:p w14:paraId="1A26039B" w14:textId="6CB9F218" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="0006104A">
       <w:pPr>
         <w:pStyle w:val="CM1"/>
         <w:ind w:left="280"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Na osnovu pravila o natjecanjima FIPS-</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na osnovu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762C36">
+        <w:t>pravila o natjecanjima FIPS-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00762C36">
         <w:t>Mouche</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00762C36">
+        <w:t xml:space="preserve"> federacije i na osnovu </w:t>
+      </w:r>
+      <w:r w:rsidR="0006104A" w:rsidRPr="00762C36">
+        <w:t xml:space="preserve">članka 33. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762C36">
+        <w:t xml:space="preserve">Statuta HŠRS, Skupština HŠRS-a na sjednici od </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk44331212"/>
+      <w:r w:rsidR="00762C36" w:rsidRPr="00762C36">
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2670" w:rsidRPr="00762C36">
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00762C36" w:rsidRPr="00762C36">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762C36">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:r w:rsidR="00441802" w:rsidRPr="00384AFC">
+      <w:r w:rsidR="001B2670" w:rsidRPr="00762C36">
+        <w:t>20</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00441802" w:rsidRPr="00762C36">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B41A21" w:rsidRPr="00384AFC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00384AFC">
+      <w:r w:rsidR="00762C36" w:rsidRPr="00762C36">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2670" w:rsidRPr="00762C36">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001B2670" w:rsidRPr="00384AFC">
-[...17 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00762C36">
+        <w:t xml:space="preserve"> godine usvojila je </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1939F773" w14:textId="77777777" w:rsidR="00762C36" w:rsidRPr="00762C36" w:rsidRDefault="00762C36" w:rsidP="00762C36">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3F650802" w14:textId="77777777" w:rsidR="006D2FE1" w:rsidRDefault="006D2FE1" w:rsidP="00451803">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="3820"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RAVILNIK</w:t>
       </w:r>
     </w:p>
@@ -310,51 +261,51 @@
     <w:p w14:paraId="32E3AB8B" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="008A4B78">
       <w:pPr>
         <w:pStyle w:val="CM4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Članak 2. – UPRAVLJANJE DISCIPLINOM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6338B6C8" w14:textId="77777777" w:rsidR="00D21490" w:rsidRDefault="00D21490" w:rsidP="00D21490">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="280" w:right="90" w:hanging="280"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C8F4D8" w14:textId="0FA1D6BF" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00384AFC">
+    <w:p w14:paraId="11C8F4D8" w14:textId="59A4A623" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00384AFC">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="90"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vijeće ligaša </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-čine ga članovi Hrvatske mušičarske lige (dalje: HML). Putem Povjerenstva daje</w:t>
@@ -383,51 +334,57 @@
         </w:rPr>
         <w:t xml:space="preserve">Upravnom odboru HŠRS o svim važnijim odredbama iz područja interesa za Disciplinu: predlaže izmjenu ovoga Pravilnika  i drugih važnijih </w:t>
       </w:r>
       <w:r w:rsidR="002C09C0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>odluka nužnih za organiziranje D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iscipline,</w:t>
       </w:r>
       <w:r w:rsidR="002C09C0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">predlaže Povjerenika Discipline, može predložiti predstavnika HŠRS u Povjerenstvu, predlaže kapetana odnosno </w:t>
+        <w:t xml:space="preserve">predlaže Povjerenika Discipline, može predložiti predstavnika HŠRS u Povjerenstvu, predlaže </w:t>
+      </w:r>
+      <w:r w:rsidR="0006104A" w:rsidRPr="00762C36">
+        <w:t xml:space="preserve">izbornika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762C36">
+        <w:t xml:space="preserve">odnosno </w:t>
       </w:r>
       <w:r w:rsidR="00F84ABE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>voditelja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> reprezentacije, predlaže program rada sa kalendarom natjecanja i financijski proračun, predlaže visinu registracija i kotizacije za slijedeću kalendarsku godinu. Usvaja izvješća o radu Povjerenstva discipline, te  raspravlja i o drugim pitanjima od važnosti za Disciplinu. Donosi odluke većinom glasova nazočnih. Svoje ovlasti može prenijeti na Povjerenstvo discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6565C24E" w14:textId="780FD2CC" w:rsidR="008A4B78" w:rsidRPr="008A4B78" w:rsidRDefault="00C128FA" w:rsidP="00384AFC">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -498,80 +455,98 @@
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>vodi zapisnike na sjednicama, vodi financijske i administrativne poslove lige, brine o imovini HŠRS koju trajno koristi liga, vodi evidencije natjecatelja i ulova.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017D0728" w14:textId="7918E913" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00384AFC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Predstavnik HŠRS - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> imenuje ga Upravni odbor HŠRS. Prijedlog može dati i Povjerenstvo discipline,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34883D9C" w14:textId="2D961E2E" w:rsidR="008A4B78" w:rsidRDefault="00C128FA" w:rsidP="00384AFC">
+    <w:p w14:paraId="34883D9C" w14:textId="0FD42BE5" w:rsidR="008A4B78" w:rsidRDefault="0006104A" w:rsidP="00384AFC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00762C36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001B2670">
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izbornik </w:t>
+      </w:r>
+      <w:r w:rsidR="00C128FA" w:rsidRPr="00762C36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2670" w:rsidRPr="00762C36">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>voditelj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C128FA" w:rsidRPr="00762C36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C128FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">reprezentacije te discipline – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C128FA">
         <w:t xml:space="preserve">Imenuje ih Upravni odbor HŠRS na prijedlog </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B0465D" w14:textId="1A3AE6B4" w:rsidR="00C128FA" w:rsidRDefault="008A4B78" w:rsidP="00384AFC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                  </w:t>
       </w:r>
       <w:r w:rsidR="00384AFC">
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:t>Povjerenstva discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A884813" w14:textId="77777777" w:rsidR="00D21490" w:rsidRDefault="00D21490" w:rsidP="00D21490">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -853,115 +828,118 @@
     <w:p w14:paraId="2B7948DE" w14:textId="77777777" w:rsidR="00286506" w:rsidRDefault="00286506" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="234" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk509404294"/>
       <w:r>
         <w:t xml:space="preserve">Osoba se dragovoljno registrira za nastup u natjecanjima HŠRS putem prigodnih upitnika koje osobno potpisuje, kao suglasnost za korištenje navedenih osobnih podataka . Prigodni upitnici uz športske podatke sadržavaju i osobne podatke: ime i prezime, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4066">
         <w:t>adrese stanovanja, OIB,  broj osobne karte, sve telefonske i mobitel brojeve, te druge potrebne</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> podatke koje olakšavaju identifikaciju pojedinca, ili daju podatke neophodne za eventualni nastup u reprezentaciji HŠRS (ako se plasira).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66ED32DB" w14:textId="77777777" w:rsidR="00286506" w:rsidRDefault="00286506" w:rsidP="00286506">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C4DCF7" w14:textId="77777777" w:rsidR="00286506" w:rsidRPr="000E7638" w:rsidRDefault="00286506" w:rsidP="000E7638">
+    <w:p w14:paraId="7F5DCEA9" w14:textId="16825F8D" w:rsidR="00C128FA" w:rsidRPr="00102771" w:rsidRDefault="00286506" w:rsidP="00102771">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="234" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Podaci iz ovih upitnika prikupljaju se u Županijskim savezima ŠRD i u HŠRS za potrebe trajnih evidencija osoba u natjecanjima koji se vode u okviru jedinstvenog internetskog programa Hrvatskog športsko ribolovnom savezu (evidencija natjecatelja športskih ribolovaca), te evidencijama praćenja rezultata sa natjecanja koje se trajno vode u HŠRS i koji se javno objavljuju u tiskovnim, slikovnim medijima i putem WEB stranice HŠRS na internetu. Ako natjecatelj zadovolji propisane kriterije za kategorizaciju vrhunskih natjecatelja HOO </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4066">
         <w:t>i HPO, njegove osobne i športske podatke HŠRS može proslijediti HOO-u i HPO-u. Za drugo neće se koristiti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5DCEA9" w14:textId="14A6C4F1" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
-[...3 lines deleted...]
-        <w:ind w:right="165"/>
+    <w:p w14:paraId="6D591FAB" w14:textId="77777777" w:rsidR="00102771" w:rsidRPr="00102771" w:rsidRDefault="00102771" w:rsidP="00102771">
+      <w:pPr>
+        <w:pStyle w:val="Odlomakpopisa"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B072D13" w14:textId="77777777" w:rsidR="00102771" w:rsidRPr="00102771" w:rsidRDefault="00102771" w:rsidP="00102771">
+      <w:pPr>
+        <w:spacing w:line="234" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48A0F651" w14:textId="77777777" w:rsidR="00510559" w:rsidRPr="00384AFC" w:rsidRDefault="00510559" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00384AFC">
         <w:t xml:space="preserve">Radi utvrđivanja identiteta natjecatelj je dužan imati kod sebe: </w:t>
       </w:r>
       <w:r w:rsidRPr="00384AFC">
         <w:br/>
         <w:t xml:space="preserve">- natjecateljsku iskaznicu HŠRS sa registracijom za klub i za disciplinu u kojoj se natječe,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00384AFC">
         <w:br/>
         <w:t xml:space="preserve">- člansku kartu HŠRS </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk129781326"/>
       <w:r w:rsidRPr="00384AFC">
         <w:t>za tekuću kalendarsku godinu s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00384AFC">
         <w:t xml:space="preserve"> upisom članstva u udruzi za koju se natječe u </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62165DE3" w14:textId="3F3215AF" w:rsidR="00510559" w:rsidRPr="00384AFC" w:rsidRDefault="00510559" w:rsidP="000E7638">
+    <w:p w14:paraId="62165DE3" w14:textId="3F3215AF" w:rsidR="00510559" w:rsidRPr="00384AFC" w:rsidRDefault="00510559" w:rsidP="0006104A">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00384AFC">
         <w:lastRenderedPageBreak/>
         <w:t>programu HŠRS-a za tekuću godinu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1CACDA" w14:textId="0158F05A" w:rsidR="00510559" w:rsidRPr="00384AFC" w:rsidRDefault="00510559" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00384AFC">
         <w:t xml:space="preserve">pozitivnu potvrdu o zdravstvenoj sposobnosti – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1FE370" w14:textId="77777777" w:rsidR="00510559" w:rsidRPr="000E7638" w:rsidRDefault="00510559" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1037,75 +1015,51 @@
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00384AFC">
         <w:t>sudačku iskaznicu HŠRS za ribolovnu disciplinu koju sudi,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED59F8B" w14:textId="3B9A5365" w:rsidR="00510559" w:rsidRPr="00384AFC" w:rsidRDefault="00510559" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Odlomakpopisa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00384AFC">
         <w:t>člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a za tekuću godinu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41119286" w14:textId="00BBB7EC" w:rsidR="00510559" w:rsidRDefault="00510559" w:rsidP="00510559">
-[...23 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="5826192F" w14:textId="77777777" w:rsidR="00510559" w:rsidRPr="00510559" w:rsidRDefault="00510559" w:rsidP="00510559">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CEABB39" w14:textId="5DE49747" w:rsidR="00BD27BF" w:rsidRPr="00510559" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Iz iste Športsko ribolovne udruge u ligi mogu nastupiti najviše dvije ekipe.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1D5D1777" w14:textId="77777777" w:rsidR="00510559" w:rsidRDefault="00510559" w:rsidP="00510559">
@@ -1396,99 +1350,99 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00832262">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sudjeluje u izvlačenju startnih brojeva za ekipu i natjecatelje;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045B407D" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>- zadužen je i odgovoran za ponašanje članova ekipe tijekom čitavog natjecanja;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC59C4E" w14:textId="77777777" w:rsidR="008A4B78" w:rsidRDefault="00C128FA" w:rsidP="008A4B78">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">- smije ući u startno mjesto nekog natjecatelja iz druge ekipe samo kako bi dobio pristup startnom mjestu člana </w:t>
       </w:r>
       <w:r w:rsidR="008A4B78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270A2C36" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="008A4B78" w:rsidP="008A4B78">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:t>svoje ekipe i samo pod uvjetom da ta njegova prisutnost ne ometa natjecatelja druge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:t>ekipe;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4EDF38" w14:textId="77777777" w:rsidR="008A4B78" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- tijekom natjecanja  kapetan ekipe je jedina osoba (osim službenih osoba natjecanja) kojoj je dopušteno na bilo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D64BC0" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="008A4B78">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:t>koji način komunicirati s natjecateljem. Kapetan ekipe i službene osobe natjecanja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2024C783" w14:textId="658C720F" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -1825,64 +1779,64 @@
       <w:r>
         <w:t>Tajnik natjecanja mora biti ispitani sudac, a imenuje ga organizator s ciljem</w:t>
       </w:r>
       <w:r w:rsidR="00E17778">
         <w:t xml:space="preserve"> da obavlja sve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> administrativne poslove na natjecanju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D79CD45" w14:textId="58537C49" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM16"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrolori – suci koji kontroliraju jednog ili više natjecatelja, a imenuje ih domaćin natjecanja. Kontrolori su dužni svaku ulovljenu prihvatljivu ribu upisati na startnoj listi natjecatelja, uključujući dužinu zaokruženu na slijedeći viši centimetar i vrijeme ulova. Sva neiskorištena polja u bodovnom </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Kontrolori – suci koji kontroliraju jednog ili više natjecatelja, a imenuje ih domaćin natjecanja. Kontrolori su dužni svaku ulovljenu prihvatljivu ribu upisati na startnoj listi natjecatelja, uključujući dužinu zaokruženu na slijedeći viši centimetar i vrijeme ulova. Sva neiskorištena polja u bodovnom dijelu kartice moraju se prekrižiti na kraju natjecanja. Original bodovne kartice po završetku natjecanja sektorski sudac uzima od natjecatelja i donosi vrhovnom sucu u što kraćem vremenu. Kontrolori su također dužni zabilježiti bilo kakvo kršenje pravila natjecanja ili njihovih izmje</w:t>
+      </w:r>
+      <w:r w:rsidR="00801384">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na i to prijaviti </w:t>
+      </w:r>
+      <w:r w:rsidR="00801384">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>dijelu kartice moraju se prekrižiti na kraju natjecanja. Original bodovne kartice po završetku natjecanja sektorski sudac uzima od natjecatelja i donosi vrhovnom sucu u što kraćem vremenu. Kontrolori su također dužni zabilježiti bilo kakvo kršenje pravila natjecanja ili njihovih izmje</w:t>
-[...5 lines deleted...]
-        <w:t>na i to prijaviti vrhovnom sucu</w:t>
+        <w:t>vrhovnom sucu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E73195F" w14:textId="77777777" w:rsidR="000E7638" w:rsidRPr="000E7638" w:rsidRDefault="000E7638" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C4DE6E" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -2230,112 +2184,109 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vrijeme dolaska sudionika, te mjesto i vrijeme prijave za natjecanje;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D85405" w14:textId="08A1F33C" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">navesti vrste riba koje žive u vodi predviđenoj za održavanje natjecanja, kao i eventualne zaštitne mjere, </w:t>
+        <w:t>navesti vrste riba koje žive u vodi predviđenoj za održavanje natjecanja, kao i eventualne zaštitne mjere, te da</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7638">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">li će se natjecanje odvijati s obale ili iz  </w:t>
+      </w:r>
+      <w:r w:rsidR="00384B79" w:rsidRPr="00065D4D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>čamca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065D4D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541BFEC9" w14:textId="07B94CBF" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065D4D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>mjesto proglašavanja rezultata;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510A3CFC" w14:textId="2273D2E0" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">eventualne posebne odredbe o natjecanjima. Za sudjelovanja na natjecanju organizator može propisati </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>te da</w:t>
-[...53 lines deleted...]
-        <w:t>eventualne posebne odredbe o natjecanjima. Za sudjelovanja na natjecanju organizator može propisati kotizaciju. Prihod od kotizacije koristi se isključivo za pokriće troškova organizacije natjecanja.</w:t>
+        <w:t>kotizaciju. Prihod od kotizacije koristi se isključivo za pokriće troškova organizacije natjecanja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D272D4" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="748BFC57" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Članak 12. - OBAVEZE EKIPA I POJEDINACA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395C80D4" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
@@ -2712,72 +2663,72 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Natjecanje u lovu ribe muhom traje efektivno tri sata. Izuzetno, u slučaju jake elementarne nepogode, natjecanje se može prekinuti u trajanju od najviše 30 minuta. Ukoliko se i nakon toga vremena ne mogu osigurati uvjeti za nastavak natjecanja, postignuti rezultati obračunavaju se ako je prošlo najmanje 60 minuta ribolova.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683398A4" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="610"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">U slučaju da je do prekida natjecanja došlo radi elementarne nepogode, a prošlo je manje od 60 minuta ribolova ili iz istoga razloga natjecanje ne može ni početi, rezervni termin za natjecanje je za sedam </w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t>dana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E73B142" w14:textId="77777777" w:rsidR="003E26CC" w:rsidRPr="00065D4D" w:rsidRDefault="003E26CC" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vrijeme i trajanje svih ostalih pauza tijekom natjecanja određuje glavni sudac i Povjerenstvo discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5763F71C" w14:textId="77777777" w:rsidR="003E26CC" w:rsidRPr="00065D4D" w:rsidRDefault="003E26CC" w:rsidP="003E26CC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="310BC79D" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">ČLANAK 16. </w:t>
       </w:r>
       <w:r w:rsidR="003713E4" w:rsidRPr="00065D4D">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> </w:t>
@@ -3174,51 +3125,50 @@
       </w:r>
       <w:r w:rsidR="00E171DA" w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> ili mu ta riba neće biti </w:t>
       </w:r>
       <w:r w:rsidR="00971A97" w:rsidRPr="00065D4D">
         <w:t>bodovana</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAD6022" w14:textId="77777777" w:rsidR="000E7638" w:rsidRDefault="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35575F1C" w14:textId="71518021" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
-        <w:lastRenderedPageBreak/>
         <w:t>Članak 18. - NATJECATELJSKI ŠTAPOVI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E877B5" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">Maksimalna dužina štapa koji se može koristiti na natjecanju je </w:t>
       </w:r>
       <w:r w:rsidR="001E5B75" w:rsidRPr="00065D4D">
         <w:t>366</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5B75" w:rsidRPr="00065D4D">
         <w:t>centimetara</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
@@ -3228,50 +3178,51 @@
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00065D4D">
         <w:t>feeta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A4B78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38453FFC" w14:textId="77777777" w:rsidR="00451803" w:rsidRPr="00065D4D" w:rsidRDefault="00C128FA" w:rsidP="000E7638">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="165"/>
       </w:pPr>
       <w:r w:rsidRPr="00065D4D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na natjecanju se istovremeno smije koristiti jedan mušičarski štap. </w:t>
       </w:r>
       <w:r w:rsidR="000117FE" w:rsidRPr="00065D4D">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">atjecatelji smiju imati rezervne, </w:t>
       </w:r>
       <w:r w:rsidR="00031E22" w:rsidRPr="00065D4D">
         <w:t>kompletirane mušičarske štapove</w:t>
       </w:r>
       <w:r w:rsidR="000117FE" w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> osim kod ribolova iz čamca gdje</w:t>
       </w:r>
       <w:r w:rsidRPr="00065D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000117FE" w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">natjecatelji </w:t>
       </w:r>
       <w:r w:rsidR="00031E22" w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">smiju imati </w:t>
       </w:r>
       <w:r w:rsidR="000117FE" w:rsidRPr="00065D4D">
         <w:t xml:space="preserve">rezervne </w:t>
@@ -4636,58 +4587,51 @@
         <w:t>ozlijedi</w:t>
       </w:r>
       <w:r w:rsidR="00C128FA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2588EDCB" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM12"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:ind w:right="245"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ako kontrolor ili bilo koja druga službena osoba na natjecanju utvrdi da je natjecatelj nesavjesno </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ozlijedio ribu, ta se riba neće bodovati, a natjecatelj će biti kažnjen za broj bodova koji se dodjeljuje ribi najmanje </w:t>
+        <w:t xml:space="preserve">Ako kontrolor ili bilo koja druga službena osoba na natjecanju utvrdi da je natjecatelj nesavjesno ozlijedio ribu, ta se riba neće bodovati, a natjecatelj će biti kažnjen za broj bodova koji se dodjeljuje ribi najmanje </w:t>
       </w:r>
       <w:r w:rsidR="003E4164">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dozvoljene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> du</w:t>
       </w:r>
       <w:r w:rsidR="003E4164">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ine. Incident se mora prijaviti žiriju radi </w:t>
       </w:r>
@@ -4711,50 +4655,51 @@
       </w:r>
       <w:r w:rsidR="00520DC4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11174F4E" w14:textId="77777777" w:rsidR="005B73A0" w:rsidRPr="005B73A0" w:rsidRDefault="005B73A0" w:rsidP="005B73A0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="464A0C8C" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Članak 25. -IZGUBLJENA RIBA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D02CF4" w14:textId="77777777" w:rsidR="00B97CE8" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="245"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">U slučaju gubitka ribe od strane kontrolora prije mjerenja, natjecatelju će se dodijeliti prosječan broj bodova za sve prihvatljive ribe ulovljene </w:t>
       </w:r>
       <w:r w:rsidR="00D007DA">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -5138,58 +5083,51 @@
         <w:t>Ekipa može nastupiti na natjecanju i u nepotpunom sastavu ukoliko je broj nastupajućih članova veći od polovice (za člana ekipe koji nije nastupio obračunava se za ekipni rezultat po n + 1 bod)</w:t>
       </w:r>
       <w:r w:rsidR="00520DC4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494CA819" w14:textId="77777777" w:rsidR="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM25"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ekipni plasmani određeni su najmanjim zbrojem plasmana natjecatelja koji čine ekipu, bez obzira da li </w:t>
-[...6 lines deleted...]
-        <w:t>su nastupili ili izostali s natjecanja. Ako su dvije ili više ekipa postigle jednak zbroj pojedinačnih plasmana članova ekipe, odlučit će najveći zbroj ulovljene prihvatljive ribe, a ako su i u tome jednaki odlučiti će najduža riba. Ako su ekipe i nakon toga jednake, dijele bolji plasman, a mjesto ili mjesta ispod njih biti će prazna do broja ekip</w:t>
+        <w:t>Ekipni plasmani određeni su najmanjim zbrojem plasmana natjecatelja koji čine ekipu, bez obzira da li su nastupili ili izostali s natjecanja. Ako su dvije ili više ekipa postigle jednak zbroj pojedinačnih plasmana članova ekipe, odlučit će najveći zbroj ulovljene prihvatljive ribe, a ako su i u tome jednaki odlučiti će najduža riba. Ako su ekipe i nakon toga jednake, dijele bolji plasman, a mjesto ili mjesta ispod njih biti će prazna do broja ekip</w:t>
       </w:r>
       <w:r w:rsidR="00CC60B5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> koje dijele plasman.</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk509407575"/>
     </w:p>
     <w:p w14:paraId="1CD9ABA3" w14:textId="77777777" w:rsidR="00EF6090" w:rsidRDefault="00EF6090" w:rsidP="00520DC4">
       <w:pPr>
         <w:pStyle w:val="CM25"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="659A5CE9" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00EF6090">
@@ -5532,87 +5470,87 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reklamacije koje ne zahtijevaju zasjedanje žirija natjecanja zaprima vrhovni sudac bez uplate kaucije i prosljeđuje ih HŠRS-u u privitku svoga pismenog izvješća.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3272970C" w14:textId="77777777" w:rsidR="00086A8E" w:rsidRPr="00086A8E" w:rsidRDefault="00086A8E" w:rsidP="00086A8E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71197D00" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Članak 31. – TROFEJI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DD5A70" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Na kraju liga natjecanja HŠRS dodjeljuje pehar ekipama koje su osvojile prvo, drugo i treće mjesto, a članovima tih ekipa odgovarajuće medalje HŠRS-a. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE37B31" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="165"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Na kraju liga natjecanja HŠRS dodjeljuje natjecateljima koji su u pojedinačnoj konkurenciji osvojili prvo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC60B5">
         <w:t>drugo i treće mjesto medalje HŠRS-a.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F9CE0F" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00CC60B5">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC60B5">
         <w:t>Članak 32. - KAZNENE MJERE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A62E553" w14:textId="77777777" w:rsidR="00EF6090" w:rsidRPr="00EF6090" w:rsidRDefault="00EF6090" w:rsidP="00EF6090">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F046CC2" w14:textId="77777777" w:rsidR="00F710D1" w:rsidRPr="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
@@ -6008,102 +5946,96 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119F485E" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:right="165"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Izvršenjem prijave za natjecanje i uplatom kotizacije smatrati će se da se dotični natjecatelj slaže sa svim određenjima iz ovoga Pravilnika i Odluke o sustavu natjecanja HŠRS za određenu kalendarsku godinu i dokumenata iz prethodnog stavka</w:t>
       </w:r>
       <w:r w:rsidR="00520DC4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A7F992" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM26"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC60B5">
         <w:t>Tumačenje odredaba ovog Pravilnika daje Upravni odbor HŠRS</w:t>
       </w:r>
       <w:r w:rsidR="00520DC4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151E1698" w14:textId="77777777" w:rsidR="00C128FA" w:rsidRPr="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
+    <w:p w14:paraId="151E1698" w14:textId="1C868487" w:rsidR="00C128FA" w:rsidRPr="00CC60B5" w:rsidRDefault="00C128FA" w:rsidP="00924442">
       <w:pPr>
         <w:pStyle w:val="CM24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:line="416" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC60B5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Usvajanjem ovoga Pravilnika prestaje važiti Pravilnik o natjecanjima u disciplini „lov ribe umjetnom muhom“ od </w:t>
       </w:r>
-      <w:r w:rsidR="00441802" w:rsidRPr="00065D4D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="0006104A" w:rsidRPr="00762C36">
+        <w:t>24.03.2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00762C36">
+        <w:t xml:space="preserve"> Izmjene </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC60B5">
-        <w:t>godine</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Izmjene i dopune ovog Pravilnika vrše se po postupku njegovog donošenja</w:t>
+        <w:t>i dopune ovog Pravilnika vrše se po postupku njegovog donošenja</w:t>
       </w:r>
       <w:r w:rsidR="00520DC4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E55780F" w14:textId="77777777" w:rsidR="00520DC4" w:rsidRDefault="00520DC4" w:rsidP="00520DC4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="553" w:lineRule="atLeast"/>
         <w:ind w:right="1325"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FEBA76F" w14:textId="77777777" w:rsidR="00520DC4" w:rsidRDefault="00520DC4" w:rsidP="00520DC4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="553" w:lineRule="atLeast"/>
         <w:ind w:right="1325"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E833686" w14:textId="77777777" w:rsidR="004D6A1D" w:rsidRDefault="00C128FA" w:rsidP="00520DC4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="553" w:lineRule="atLeast"/>
         <w:ind w:left="6420" w:right="1325" w:hanging="180"/>
       </w:pPr>
@@ -6900,70 +6832,70 @@
       </w:r>
       <w:r w:rsidR="00650D3A" w:rsidRPr="00EF6090">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC60B5" w:rsidRPr="00EF6090">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00650D3A" w:rsidRPr="00EF6090">
         <w:t>………………………………………………………………………..13</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF6090">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C128FA" w:rsidRPr="00EF6090" w:rsidSect="00CF5FA0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="740" w:bottom="660" w:left="760" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D6702B4" w14:textId="77777777" w:rsidR="00F17AEE" w:rsidRDefault="00F17AEE" w:rsidP="006D2FE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E6B6DF3" w14:textId="77777777" w:rsidR="00F17AEE" w:rsidRDefault="00F17AEE" w:rsidP="006D2FE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6973,70 +6905,70 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="433DC5C5" w14:textId="77777777" w:rsidR="00F17AEE" w:rsidRDefault="00F17AEE" w:rsidP="006D2FE1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="24D37439" w14:textId="77777777" w:rsidR="00F17AEE" w:rsidRDefault="00F17AEE" w:rsidP="006D2FE1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="8A28C62B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6C1D3B9"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -12541,140 +12473,145 @@
   <w:num w:numId="51" w16cid:durableId="431895588">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="986473560">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="2010061620">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1502699881">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="699816394">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1389760603">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="2068872032">
     <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C128FA"/>
     <w:rsid w:val="000117FE"/>
     <w:rsid w:val="00031E22"/>
     <w:rsid w:val="00036F4A"/>
+    <w:rsid w:val="0006104A"/>
     <w:rsid w:val="00065D4D"/>
     <w:rsid w:val="00086A8E"/>
     <w:rsid w:val="0008740D"/>
     <w:rsid w:val="000B3994"/>
     <w:rsid w:val="000E7638"/>
     <w:rsid w:val="00100C69"/>
+    <w:rsid w:val="00102771"/>
     <w:rsid w:val="001034AC"/>
     <w:rsid w:val="00145DC7"/>
     <w:rsid w:val="001544A1"/>
     <w:rsid w:val="00193DB5"/>
     <w:rsid w:val="001B01F9"/>
     <w:rsid w:val="001B2670"/>
+    <w:rsid w:val="001B29DD"/>
     <w:rsid w:val="001C1D66"/>
     <w:rsid w:val="001E5B75"/>
     <w:rsid w:val="00286506"/>
     <w:rsid w:val="002932FD"/>
     <w:rsid w:val="002A2B22"/>
     <w:rsid w:val="002A468C"/>
     <w:rsid w:val="002C09C0"/>
     <w:rsid w:val="002F1D33"/>
     <w:rsid w:val="003331F4"/>
     <w:rsid w:val="003713E4"/>
     <w:rsid w:val="00384AFC"/>
     <w:rsid w:val="00384B79"/>
     <w:rsid w:val="00397559"/>
     <w:rsid w:val="003B38CE"/>
     <w:rsid w:val="003B56EA"/>
     <w:rsid w:val="003E26CC"/>
     <w:rsid w:val="003E4164"/>
+    <w:rsid w:val="003F2890"/>
     <w:rsid w:val="00441802"/>
     <w:rsid w:val="00451803"/>
     <w:rsid w:val="004B1A60"/>
     <w:rsid w:val="004D6A1D"/>
     <w:rsid w:val="00510559"/>
     <w:rsid w:val="00520DC4"/>
     <w:rsid w:val="00575DCE"/>
     <w:rsid w:val="005B145E"/>
     <w:rsid w:val="005B73A0"/>
     <w:rsid w:val="005C169F"/>
     <w:rsid w:val="005C27BA"/>
     <w:rsid w:val="005E7852"/>
     <w:rsid w:val="005F010E"/>
     <w:rsid w:val="0061525E"/>
     <w:rsid w:val="00650D3A"/>
     <w:rsid w:val="00657D01"/>
     <w:rsid w:val="00665140"/>
     <w:rsid w:val="006B1BE6"/>
     <w:rsid w:val="006D2FE1"/>
     <w:rsid w:val="007007BA"/>
     <w:rsid w:val="0070572B"/>
+    <w:rsid w:val="00762C36"/>
     <w:rsid w:val="007D3CCA"/>
     <w:rsid w:val="00801384"/>
     <w:rsid w:val="00804487"/>
     <w:rsid w:val="00832262"/>
     <w:rsid w:val="008559AA"/>
     <w:rsid w:val="008A4B78"/>
     <w:rsid w:val="008A6BA8"/>
     <w:rsid w:val="008E25E6"/>
     <w:rsid w:val="00924442"/>
     <w:rsid w:val="00924FEF"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00954D1D"/>
     <w:rsid w:val="00971A97"/>
     <w:rsid w:val="009849C6"/>
     <w:rsid w:val="009C064A"/>
     <w:rsid w:val="00A7315C"/>
     <w:rsid w:val="00A97ED4"/>
     <w:rsid w:val="00AA5F7F"/>
     <w:rsid w:val="00AD2EFF"/>
     <w:rsid w:val="00AD58BE"/>
     <w:rsid w:val="00B41A21"/>
     <w:rsid w:val="00B543D7"/>
     <w:rsid w:val="00B97CE8"/>
     <w:rsid w:val="00BB467D"/>
     <w:rsid w:val="00BC617A"/>
@@ -12689,83 +12626,84 @@
     <w:rsid w:val="00C727FE"/>
     <w:rsid w:val="00CB481B"/>
     <w:rsid w:val="00CC60B5"/>
     <w:rsid w:val="00CF5FA0"/>
     <w:rsid w:val="00D007DA"/>
     <w:rsid w:val="00D21490"/>
     <w:rsid w:val="00D90F7F"/>
     <w:rsid w:val="00E152ED"/>
     <w:rsid w:val="00E171DA"/>
     <w:rsid w:val="00E17778"/>
     <w:rsid w:val="00E43D0B"/>
     <w:rsid w:val="00E534CE"/>
     <w:rsid w:val="00E54DF6"/>
     <w:rsid w:val="00E70235"/>
     <w:rsid w:val="00E9709E"/>
     <w:rsid w:val="00EB7929"/>
     <w:rsid w:val="00EC3668"/>
     <w:rsid w:val="00EF6090"/>
     <w:rsid w:val="00F11C87"/>
     <w:rsid w:val="00F17AEE"/>
     <w:rsid w:val="00F240F4"/>
     <w:rsid w:val="00F464D6"/>
     <w:rsid w:val="00F5258D"/>
     <w:rsid w:val="00F710D1"/>
     <w:rsid w:val="00F84ABE"/>
+    <w:rsid w:val="00FD41C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18B86F58"/>
   <w15:docId w15:val="{89354902-B428-4844-B0CE-8ACFD256FEA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13556,51 +13494,51 @@
     <w:link w:val="Podnoje"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="006D2FE1"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odlomakpopisa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000E7638"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -13871,67 +13809,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB12EF44-DC0F-431C-9D20-42454C911F4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5147</Words>
-  <Characters>31330</Characters>
+  <Words>5103</Words>
+  <Characters>31050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
+  <Lines>258</Lines>
   <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pravilnik o natjecanjima u disciplini Lov ribe umjetnom muhom (25 03 2012)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MORH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36405</CharactersWithSpaces>
+  <CharactersWithSpaces>36081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pravilnik o natjecanjima u disciplini Lov ribe umjetnom muhom (25 03 2012)</dc:title>
   <dc:creator>Rukk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>