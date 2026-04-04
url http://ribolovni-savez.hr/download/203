--- v0 (2025-10-03)
+++ v1 (2026-04-04)
@@ -1,74 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="622638E5" w14:textId="02AE2175" w:rsidR="00137FF4" w:rsidRPr="00137FF4" w:rsidRDefault="00137FF4" w:rsidP="00137FF4">
+    <w:p w14:paraId="622638E5" w14:textId="6DC75626" w:rsidR="00137FF4" w:rsidRPr="00137FF4" w:rsidRDefault="00137FF4" w:rsidP="00137FF4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00137FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na osnovu Pravilnika o međunarodnim natjecanjima FIPS-a i na osnovu članka 23. stavak 1. točka 3. Statuta HŠRS, Skupština </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005400BF">
+        <w:t xml:space="preserve">Na osnovu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>HŠRS na sjednici od 24.03.2024. godine usvojila je</w:t>
+        <w:t xml:space="preserve">Pravilnika o međunarodnim natjecanjima FIPS-a i na osnovu članka </w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99" w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statuta HŠRS, Skupština HŠRS na sjednici od </w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99" w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05.04.2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>godine usvojila je</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6432DFD4" w14:textId="77777777" w:rsidR="00137FF4" w:rsidRDefault="00137FF4" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38BDF9F3" w14:textId="77777777" w:rsidR="00137FF4" w:rsidRDefault="00137FF4" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -424,136 +456,156 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vijeće ligaša</w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - čine ga članovi Discipline. Putem Povjerenstva discipline daje prijedloge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEF0260" w14:textId="1CE9F41A" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A123804" w14:textId="1340EAB1" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upravnom odboru HŠRS o svim važnijim odredbama iz područja interesa ove Discipline kao što su: predlaganje izmjena ovoga Pravilnika i drugih važnijih odluka nužnih za organiziranje natjecanja u Disciplini, predlaže Povjerenika discipline, može predložiti predstavnika HŠRS u. Povjerenstvu Discipline, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">predlaže </w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99" w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izbornika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odnosno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trenera reprezentacije za Disciplinu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>predlaže program rada sa kalendarom natjecanja i financijski proračun Discipline, predlaže</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00996C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>visinu registracija i kotizacije za slijedeću kalendarsku godinu. Usvaja izvješća o djelatnosti</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00996C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Povjerenstva discipline; raspravlja i o drugim pitanjima od važnosti za Disciplinu. Donosi</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00996C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odluke većinom glasova nazočnih. Svoje ovlasti može prenijeti na Povjerenstvo discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D386FCA" w14:textId="764C412A" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -651,85 +703,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Povjerenstvo predlaže Vijeću ligaša: izmjene i dopune ovoga Pravilnika; visinu kotizacije i</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09090278" w14:textId="3110EFF3" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>godišnji plan prihoda i rashoda; godišnji plan rada sa kalendarom natjecanja, i predlaže za</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F2B210" w14:textId="2131F6C3" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> službenim natjecanjima mogu sudjelovati i članovi Povjerenstva discipline. Sastanke Povjerenstva vodi Povjerenik ili administrator, a odluke se donose većinom glasova nazočnih članova. Mandat Povjerenstva traje do isteka mandata Upravnog odbora HŠRS-a koji ga je imenovao, ili do opoziva, a sastoji se od:</w:t>
+    <w:p w14:paraId="60F2B210" w14:textId="66A2F4C7" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dodjelu priznanja. Povjerenstvo pronalazi i dogovara aranžmane sa potencijalnim sponzorima, organizira i provodi natjecanja; predlaže broj kola lige, domaćine natjecanja, suce, pokreće stegovni postupak, podnosi Vijeću ligaša izvješće o svom financijsko materijalnom poslovanju u protekloj godini, te obavlja i druge poslove.</w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U službenim natjecanjima mogu sudjelovati i članovi Povjerenstva discipline. Sastanke Povjerenstva vodi Povjerenik ili administrator, a odluke se donose većinom glasova nazočnih članova. Mandat Povjerenstva traje do isteka mandata Upravnog odbora HŠRS-a koji ga je imenovao, ili do opoziva, a sastoji se od:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F46B9B5" w14:textId="41E88F01" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -808,85 +858,103 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Predstavnik HŠRS</w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Imenuje ga Upravni odbor HŠRS. Prijedlog može dati i Povjerenstvo discipline,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CC9503" w14:textId="02C1E68A" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="32204CEB">
+    <w:p w14:paraId="51CC9503" w14:textId="3C783795" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20E11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidRPr="32204CEB">
+      <w:r w:rsidR="00996C99" w:rsidRPr="00E20E11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kapetan i trener</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> reprezentacije te discipline – Imenuje ih Upravni odbor HŠRS na prijedlog Povjerenstva discipline.</w:t>
+        <w:t xml:space="preserve">Izbornik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i trener</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reprezentacije </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>te discipline – Imenuje ih Upravni odbor HŠRS na prijedlog Povjerenstva discipline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDC8B09" w14:textId="081FC3B2" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C8648F" w14:textId="5C53C659" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
@@ -905,124 +973,116 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29867A00" w14:textId="77777777" w:rsidR="007D0188" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prava nastupa na službenim natjecanjima HŠRS mogu ostvariti članovi ribolovnih udruga koje su učlanjene u Hrvatski športsko ribolovni savez i koji su registrirani u skladu s važećim Pravilnikom o registraciji natjecatelja HŠRS, </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4DD35E4B" w14:textId="77777777" w:rsidR="003A1C9F" w:rsidRDefault="003A1C9F" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="73FDDF9C" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="007D0188" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0188">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Radi utvrđivanja identiteta natjecatelj je dužan imati kod sebe: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7853B0" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- natjecateljsku iskaznicu HŠRS sa registracijom za klub i za disciplinu u kojoj se natječe,  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2F760F" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
+    <w:p w14:paraId="03D0DF51" w14:textId="7C33BFF0" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi za koju se natječe u </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">   programu HŠRS-a za tekuću godinu.</w:t>
+        <w:t>- člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi za koju se natječe u programu HŠRS-a za tekuću godinu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F13CCEF" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- pozitivnu potvrdu o zdravstvenoj sposobnosti – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7899F810" w14:textId="35A9FAF7" w:rsidR="0024502B" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
@@ -1098,153 +1158,88 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="417F466D" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Radi utvrđivanja identiteta sudac je dužan imati kod sebe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABDA887" w14:textId="77777777" w:rsidR="007D0188" w:rsidRPr="005400BF" w:rsidRDefault="007D0188" w:rsidP="007D0188">
+    <w:p w14:paraId="693611A1" w14:textId="54C4D51D" w:rsidR="007D0188" w:rsidRPr="003A1C9F" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sudačku iskaznicu HŠRS za ribolovnu disciplinu koju sudi,</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="003A1C9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005400BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a  </w:t>
-[...61 lines deleted...]
-        <w:t>Opću i posebnu zdravstvenu sposobnost utvrđuje ovlašteni liječnik, odnosno specijalist sportske medicine, specijalist medicine rada i sporta ili liječnici drugih specijalnosti koji imaju završeni poslijediplomski studij iz medicine rada i sporta.</w:t>
+        <w:t>člansku kartu HŠRS za tekuću kalendarsku godinu s upisom članstva u udruzi u programu HŠRS-a za tekuću godinu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CFF5F9" w14:textId="77777777" w:rsidR="007D0188" w:rsidRDefault="007D0188" w:rsidP="007D0188">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3B8A3F" w14:textId="08602B31" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
@@ -1362,157 +1357,149 @@
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Natjecanje se može organizirati kao pojedinačno i/ili kao ekipno u seniorskoj i/ili juniorskoj</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470117CB" w14:textId="3C52F848" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kategoriji. Kada se natjecanje organizira kao ekipno natjecateljska staza dijeli se na sektore, koji moraju biti podjednake konfiguracije terena i istog broja startnih mjesta. Broj sektora ovisi o broju natjecatelje u ekipi tako da je u svakom sektoru po jedan član svake ekipe. Sektori se </w:t>
-      </w:r>
+        <w:t>Kategoriji. Kada se natjecanje organizira kao ekipno natjecateljska staza dijeli se na sektore, koji moraju biti podjednake konfiguracije terena i istog broja startnih mjesta. Broj sektora ovisi o broju natjecatelje u ekipi tako da je u svakom sektoru po jedan član svake ekipe. Sektori se dijele na startna mjesta. Ako se natjecanje organizira kao pojedinačno natjecateljska staza dijeli se na startna mjesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239C566C" w14:textId="12F9C98D" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EC8DCD" w14:textId="5060C944" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimalna dužina startnog mjesta (dalje: boksa) iznosi 10 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2899F554" w14:textId="4C262306" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CE3650" w14:textId="4FA01CC0" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dubina boksa prema obali slobodne je veličine. Granicu čine prirodne prepreke, te pojas do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B22DE5" w14:textId="19ED1517" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kojeg se smiju približavati gledatelji, novinari i ostali posjetitelji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C88ECA" w14:textId="72FEDB6B" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>dijele na startna mjesta. Ako se natjecanje organizira kao pojedinačno natjecateljska staza dijeli se na startna mjesta.</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t>Broj boksova je duplo veći od broja natjecatelja. U primjeru kada se natje</w:t>
       </w:r>
       <w:r w:rsidR="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e 11 natjecatelja,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCB3E9E" w14:textId="17AFE5A0" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1951,116 +1938,138 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17B942EE" w14:textId="77777777" w:rsidR="005400BF" w:rsidRDefault="005400BF" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5034E789" w14:textId="77777777" w:rsidR="005400BF" w:rsidRDefault="005400BF" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="716F3D3D" w14:textId="77777777" w:rsidR="00E20E11" w:rsidRDefault="00E20E11" w:rsidP="00137FF4">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBDF071" w14:textId="77777777" w:rsidR="00E20E11" w:rsidRDefault="00E20E11" w:rsidP="00137FF4">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2437B208" w14:textId="39496859" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Članak 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E849689" w14:textId="4F9AFCBD" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21269134" w14:textId="156AAAEA" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Natjecanje traje tri sata, a podijeljeno je u četiri runde od kojih svaka traje po 45 min. Početak svake runde, kao i njen kraj označava vrhovni sudac na jasan i svima dostupan način. Natjecatelji počinju natjecanje na odabranom startnom mjestu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E238275" w14:textId="1C4F2400" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Članak 9.</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>U slučaju kada dva natjecatelja istovremeno uđu u slobodan boks prednost ulaska ima natjecatelj koji se kreće iz manjeg startnog broja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D7AE60" w14:textId="41792BEF" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svaki natjecatelj ima svog startnog sudca koji ga prati i bilježi svaki njegov ulov, te mu za svaki ispravni ulov dodjeljuje kupon kojim natjecatelj kasnije potvrđuje ostvareni ulov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07966BC7" w14:textId="6BE9A0C4" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
@@ -2540,89 +2549,89 @@
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riba se pušta polaganjem podmetača u vodu. Izbacivanje ribe iz mrežice sa visine i/ili u dalj se ne priznaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF07C04" w14:textId="28032CA0" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Ako je riba ulovljena regularno i ne može se osloboditi mamca a da se ne ošteti, što je procjena suca, struna mora biti prerezana, a riba puštena u vodu zajedno s mamcem. Takav ulov se priznaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18114C7E" w14:textId="2E14A94A" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Da bi se ulov smatrao važećim potrebno je podmetač sa ulovom izvaditi iz vode prije sučevog znaka za kraj, odnosno, ulov mora biti u podmetaču van vode prije znaka za kraj natjecanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5FA4FC" w14:textId="7995CB3C" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ako je riba ulovljena regularno i ne može se osloboditi mamca a da se ne ošteti, što je procjena suca, struna mora biti prerezana, a riba puštena u vodu zajedno s mamcem. Takav ulov se priznaje.</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>Neće se priznati ulovi zbog ne propisnog načina prihvaćanja ili ulova:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4247551E" w14:textId="56200898" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- ako je riba navučena na obalu ili izvučena na obalu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5336712F" w14:textId="6D0ADD3A" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
@@ -3399,129 +3408,129 @@
       <w:r w:rsidRPr="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>naliveno na udicu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626F51F8" w14:textId="7ADD5193" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Nije dozvoljeno korištenje dodatnog otežanja na struni, ili korištenje bilo kakovog </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>signalizatora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> griza. Struna mora biti gola.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2143CE7D" w14:textId="41E79D1E" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F26638" w14:textId="4031243E" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="00137FF4">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Članak 16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73541365" w14:textId="202D1691" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F0D68A" w14:textId="1367A730" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Nije dozvoljeno korištenje dodatnog otežanja na struni, ili korištenje bilo kakovog </w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>Organizator je dužan po natjecatelju prije natjecanja poribiti natjecateljsku vodu s 5 do 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DDCD4B" w14:textId="45CC25A1" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komada ribe po jednom boksu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496586A5" w14:textId="1053B431" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
@@ -4065,101 +4074,109 @@
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D96160D" w14:textId="0178326E" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Članak 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B14A79A" w14:textId="61A173A7" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8B0BA8" w14:textId="035268D0" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visinu kotizacije i kalendar natjecanja utvrđuje Upravni odbor HŠRS na temelju prijedloga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EECF711" w14:textId="430C7EA5" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povjerenstva lige. Do navedenog termina uplaćuje se na račun HŠRS iznos kotizacija, iz kojega se pokrivaju sve troškove prvenstva (trošak domaćinu za poribljavanje po natjecatelju odnosno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Članak 19.</w:t>
-[...48 lines deleted...]
-        <w:t>Povjerenstva lige. Do navedenog termina uplaćuje se na račun HŠRS iznos kotizacija, iz kojega se pokrivaju sve troškove prvenstva (trošak domaćinu za poribljavanje po natjecatelju odnosno dnevnu dozvolu, nagrade, troškove startnih i glavnog/sektorskog sudca) i dostavlja prijava za natjecanje. U prvenstvu mogu sudjelovati i članovi Povjerenstva discipline. U slučaju da ostane iz ovog izvora nepotrošenog novca na računu HŠRS on se upotrebljava za pomoć reprezentaciji za nastup na Svjetskom prvenstvu.</w:t>
+        <w:t>dnevnu dozvolu, nagrade, troškove startnih i glavnog/sektorskog sudca) i dostavlja prijava za natjecanje. U prvenstvu mogu sudjelovati i članovi Povjerenstva discipline. U slučaju da ostane iz ovog izvora nepotrošenog novca na računu HŠRS on se upotrebljava za pomoć reprezentaciji za nastup na Svjetskom prvenstvu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1106A9" w14:textId="7BC73414" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D79613" w14:textId="07B67246" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
@@ -4784,135 +4801,135 @@
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ostvarivanja ulova, kaznit će se natjecatelj koji:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1965A7" w14:textId="447F3147" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">- ne poštuje odredbe pregleda staze </w:t>
+      </w:r>
+      <w:r w:rsidR="005400BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8B999A" w14:textId="2BFE4945" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- lovi ribu i zabacuje mamac van svojeg boksa ili natjecateljske staze</w:t>
+      </w:r>
+      <w:r w:rsidR="005400BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF5BF13" w14:textId="27E2C8A0" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dvije usmene opomene znače i dobivanje žutog kartona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179830A8" w14:textId="22445F87" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6078ABBF" w14:textId="6CBF46E2" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
+      <w:pPr>
+        <w:pStyle w:val="Bezproreda"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="32204CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">- ne poštuje odredbe pregleda staze </w:t>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t>ŽUTIM KARTONOM, te poništavanjem eventualnog ulova iz cijele runde u kojoj je natjecatelj dobio žuti karton kaznit će se natjecatelj koji:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F698F08" w14:textId="1CE189A7" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- koristi štap veće dužine od 2,75 metara</w:t>
       </w:r>
       <w:r w:rsidR="005400BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5496,83 +5513,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tumačenje odredaba ovog Pravilnika daje Upravni odbor HŠRS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DD282F" w14:textId="154BC403" w:rsidR="0024502B" w:rsidRDefault="32204CEB" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Usvajanjem ovog Pravilnika prestaje važiti Pravilnik o sustavu i organizaciji natjecanja u</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55170FE7" w14:textId="5C81BF8C" w:rsidR="0024502B" w:rsidRDefault="00137FF4" w:rsidP="00137FF4">
+    <w:p w14:paraId="55170FE7" w14:textId="64BE173C" w:rsidR="0024502B" w:rsidRDefault="00137FF4" w:rsidP="00137FF4">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lovu predatora s obale </w:t>
       </w:r>
       <w:r w:rsidRPr="00137FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>umjetnim mamcem</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> od 25.03.2012. godine.</w:t>
+        <w:t xml:space="preserve">umjetnim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mamcem od </w:t>
+      </w:r>
+      <w:r w:rsidR="00996C99" w:rsidRPr="00E20E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24.03.2024. godine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B74918" w14:textId="262EC3E2" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F580A8" w14:textId="4D78F2C7" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
       <w:pPr>
         <w:pStyle w:val="Bezproreda"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44FAF24F" w14:textId="009E7F83" w:rsidR="0024502B" w:rsidRDefault="0024502B" w:rsidP="32204CEB">
@@ -5623,77 +5648,77 @@
         </w:rPr>
         <w:t xml:space="preserve">Vladimir Sever </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="32204CEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v.r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="0024502B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630502D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="064ABF8C"/>
     <w:lvl w:ilvl="0" w:tplc="F0DAA34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="847"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5860,105 +5885,111 @@
       <w:pPr>
         <w:ind w:left="6828"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="964241528">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6AE2567E"/>
     <w:rsid w:val="00137FF4"/>
+    <w:rsid w:val="001B29DD"/>
     <w:rsid w:val="0024502B"/>
+    <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="005400BF"/>
     <w:rsid w:val="007D0188"/>
+    <w:rsid w:val="00950405"/>
+    <w:rsid w:val="00996C99"/>
     <w:rsid w:val="00DF28C1"/>
+    <w:rsid w:val="00E20E11"/>
+    <w:rsid w:val="00F522A7"/>
     <w:rsid w:val="32204CEB"/>
     <w:rsid w:val="6AE2567E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AE2567E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB308901-088E-4C17-B82B-C3CC296DC633}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6361,51 +6392,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezproreda">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperveza">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Zadanifontodlomka"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6637,69 +6668,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2964</Words>
-  <Characters>16896</Characters>
+  <Words>2916</Words>
+  <Characters>16624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
+  <Lines>138</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19821</CharactersWithSpaces>
+  <CharactersWithSpaces>19501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hrvoje Kuzmic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>